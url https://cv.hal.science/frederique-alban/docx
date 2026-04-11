--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique ALBAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Economie, depuis 2005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3388-8192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Doctorat en Sciences Economiques, « Contribution à l’analyse économique des aires marines protégées. Application à la rade de Brest et à la mer d’Iroise », Thèse soutenue le 18 décembre 2003, Université de Bretagne Occidentale, Institut Universitaire Européen de la Mer, Brest, mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA « Economie et Politique Maritime », Ecole Nationale Supérieure Agronomique de Rennes en co-habilitation avec l’Université de Bretagne Occidentale, mention Bien (major de promotion).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes domaines de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie des Ressources Marines Vivantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des Filieres des Produits de la Mer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de conservation et des Aires marines protegees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de regulation des peches maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des services rendus par les ecosystemes marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de serious game et analyse des effets de ces dispositifs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of multiple pressures on ecosystem services with a state and transition model: Application to Posidonia oceanica seagrass meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121888. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining stakeholder involvement in the context of top-down marine protected area governance: The case of the Sept-Îles National Nature Reserve (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance M. Schéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Schreckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, 103196 (13p.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Beckensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), 19 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020. Quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 29p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritimes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach to assess the bundle of ecosystem services provided by Posidonia oceanica meadows in the Bay of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Accornero-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de rupture dans la série longue des productions de sardine en France (1900-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.9023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère territorial des attractions touristiques liées aux pêches maritimes : une illustration par le modèle du panier de biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëla Legouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.565-594. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.193.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social carrying capacity assessment from questionnaire and counts survey: Insights for recreational settings management in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of settings management and protection status on recreational uses and pressures in marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Giraud-Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.170-185. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing cultural world heritage sites: an application of the travel cost method to Mont-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louinord Voltaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (16), pp.1593-1605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1221046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers, effort and catches of a Mediterranean small-scale coastal fishery: The case of the Cote Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.93--101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fisheries in Europe: A comparative analysis based on a selection of case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koutsikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelp harvesting fleet dynamics and the fleet's dependence on Laminaria forests in the Iroise Sea (North Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (4), pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ecosystem services provided by MPAs: How much do they impact the local economy? A southern Europe perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec 'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel de La Cruz Modino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.256-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish, fishers, seals and tourists: Economic consequences of creating a marine reserve in a multi-species, multi-activity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-7445.2002.tb00095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of economic and regulatory factors on the relative profitability of fishing boats: A case study of the seaweed harvesting fleet of Northwest Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2004013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’un signal sur le marché du tourisme : efficacité et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.2004.3734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Aquaculture and Small-scale Fishing: Bay of Brest Scallop Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Aquaculture Association of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (2), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPAs for fishery management? Potential vulnerability of commercial fisheries in a protected area without access regulation: the case study of the Iroise Sea (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s) : Perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Socio-Economique des Aires Marines Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des mers et océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203--232, 2015, Mer et Océan, 9781784050061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Evaluation of Marine Protected Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Seas and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.203-234, 2015, 9781848217805. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119116233.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Socio-Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées et la pêche : Biologie, Socioéconomie et Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35412-188-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 - BIOECONOMY – Bioeconomic analysis of marine protected area fisheries effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas A Multidisciplinary Approach. Edited by Joachim Claudet. 2011. Online ISBN:9781139049382 Hardback ISBN:9780521766050 Paperback ISBN:9780521141086. Chap.8, pp190-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of MPAs on society’s well-being: an economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9780521766050. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ranching in the Bay of Brest (France) : Technical Change and Institutional Adaptation of a Scallop Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Townsend and R. Shotton (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case studies in fisheries self-governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS, pp.41-52, 2008, FAO Fisheries Technical papers n° 504, Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées dans la gestion des pêches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas in fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Value of Seafood nutrition attributes in a context of climate change: an hedonic price analysis (No. hal-05243110).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Estelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists, Sep 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different methods to assess cultural services in French marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSEAS - Marine Socio-Ecological Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories dependent to marine fisheries during the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach of an emblematic MPA, the Bamboung area in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colléter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPAC 3. Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence des aires marines protégées et Union internationale pour la conservation de la nature (IUCN), Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge in support to MPA management: a case study of the artisanal fishers of the Côte Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of catches and frequentation by recreative fishermen during a one year cycle in the Côte Bleue Marine Park (France, NW Mediterranean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le-Diréac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ecoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve effect on fishing activity vs reserve effect on ecology: when fishermen's perception does not necessarily match with actual scientific expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Marine Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de charge des aires marines protégées. Comprendre – Agir – Evaluer – Innover. Echanges entre chercheurs et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Capacité de charge du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales - Séminaire de lancement du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020: quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sl Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la crise sanitaire liée au Covid 19 sur les productions des pêches maritimes françaises en halles à marée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la transition socio-écologique dans la formation en Sciences de la Mer et du Littoral (SML) ? Enquête réalisée par et pour les étudiant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUEM Institut Universitaire Européen de la Mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles données pour l’analyse de la filière Sardine en France ? Livrable 4.1 du projet DEFIPEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer PDG/RBE/EM, UMR-AMURE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Manche Est-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Manche Est–Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des coûts du réseau Natura 2000 pour les habitats marins Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR AMURE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la COVID-19 sur la consommation à domicile des produits de la pêche et de l’aquaculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFREMER; INSTITUT AGRO RENNES ANGERS; UNIVERSITE BRETAGNE OCCIDENTALE. 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visiteurs des Sept-Îles. Leurs rapports aux autres et aux oiseaux, leurs expériences récréatives sur l’île aux Moines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS HomMer; Institut de recherche pour le developpement (IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre et Miquelon : Statut, Institutions, éléments de contexte. Livrable n°3. Projet Atlantîles, UBO, Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comier Janick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fréquentation des espaces marins, littoraux et insulaires et de ses retombées socioéconomiques: état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique ALBAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Economie, depuis 2005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3388-8192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Doctorat en Sciences Economiques, « Contribution à l’analyse économique des aires marines protégées. Application à la rade de Brest et à la mer d’Iroise », Thèse soutenue le 18 décembre 2003, Université de Bretagne Occidentale, Institut Universitaire Européen de la Mer, Brest, mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA « Economie et Politique Maritime », Ecole Nationale Supérieure Agronomique de Rennes en co-habilitation avec l’Université de Bretagne Occidentale, mention Bien (major de promotion).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes domaines de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie des Ressources Marines Vivantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des Filieres des Produits de la Mer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de conservation et des Aires marines protegees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de regulation des peches maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des services rendus par les ecosystemes marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de serious game et analyse des effets de ces dispositifs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of multiple pressures on ecosystem services with a state and transition model: Application to Posidonia oceanica seagrass meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121888. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining stakeholder involvement in the context of top-down marine protected area governance: The case of the Sept-Îles National Nature Reserve (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance M. Schéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Schreckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, 103196 (13p.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Beckensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), 19 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritimes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020. Quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 29p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach to assess the bundle of ecosystem services provided by Posidonia oceanica meadows in the Bay of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Accornero-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de rupture dans la série longue des productions de sardine en France (1900-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.9023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère territorial des attractions touristiques liées aux pêches maritimes : une illustration par le modèle du panier de biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëla Legouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.565-594. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.193.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social carrying capacity assessment from questionnaire and counts survey: Insights for recreational settings management in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of settings management and protection status on recreational uses and pressures in marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Giraud-Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.170-185. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing cultural world heritage sites: an application of the travel cost method to Mont-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louinord Voltaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (16), pp.1593-1605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1221046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers, effort and catches of a Mediterranean small-scale coastal fishery: The case of the Cote Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.93--101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fisheries in Europe: A comparative analysis based on a selection of case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koutsikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelp harvesting fleet dynamics and the fleet's dependence on Laminaria forests in the Iroise Sea (North Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (4), pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ecosystem services provided by MPAs: How much do they impact the local economy? A southern Europe perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec 'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel de La Cruz Modino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.256-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish, fishers, seals and tourists: Economic consequences of creating a marine reserve in a multi-species, multi-activity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-7445.2002.tb00095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of economic and regulatory factors on the relative profitability of fishing boats: A case study of the seaweed harvesting fleet of Northwest Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2004013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’un signal sur le marché du tourisme : efficacité et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.2004.3734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Aquaculture and Small-scale Fishing: Bay of Brest Scallop Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Aquaculture Association of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (2), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPAs for fishery management? Potential vulnerability of commercial fisheries in a protected area without access regulation: the case study of the Iroise Sea (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s) : Perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Evaluation of Marine Protected Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Seas and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.203-234, 2015, 9781848217805. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119116233.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Socio-Economique des Aires Marines Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des mers et océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203--232, 2015, Mer et Océan, 9781784050061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Socio-Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées et la pêche : Biologie, Socioéconomie et Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35412-188-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of MPAs on society’s well-being: an economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9780521766050. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 - BIOECONOMY – Bioeconomic analysis of marine protected area fisheries effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas A Multidisciplinary Approach. Edited by Joachim Claudet. 2011. Online ISBN:9781139049382 Hardback ISBN:9780521766050 Paperback ISBN:9780521141086. Chap.8, pp190-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ranching in the Bay of Brest (France) : Technical Change and Institutional Adaptation of a Scallop Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Townsend and R. Shotton (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case studies in fisheries self-governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS, pp.41-52, 2008, FAO Fisheries Technical papers n° 504, Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées dans la gestion des pêches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas in fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Value of Seafood nutrition attributes in a context of climate change: an hedonic price analysis (No. hal-05243110).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Estelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists, Sep 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different methods to assess cultural services in French marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSEAS - Marine Socio-Ecological Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories dependent to marine fisheries during the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach of an emblematic MPA, the Bamboung area in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colléter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPAC 3. Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence des aires marines protégées et Union internationale pour la conservation de la nature (IUCN), Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge in support to MPA management: a case study of the artisanal fishers of the Côte Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of catches and frequentation by recreative fishermen during a one year cycle in the Côte Bleue Marine Park (France, NW Mediterranean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le-Diréac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ecoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve effect on fishing activity vs reserve effect on ecology: when fishermen's perception does not necessarily match with actual scientific expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Marine Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de charge des aires marines protégées. Comprendre – Agir – Evaluer – Innover. Echanges entre chercheurs et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Capacité de charge du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales - Séminaire de lancement du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020: quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sl Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la crise sanitaire liée au Covid 19 sur les productions des pêches maritimes françaises en halles à marée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles données pour l’analyse de la filière Sardine en France ? Livrable 4.1 du projet DEFIPEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer PDG/RBE/EM, UMR-AMURE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la transition socio-écologique dans la formation en Sciences de la Mer et du Littoral (SML) ? Enquête réalisée par et pour les étudiant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUEM Institut Universitaire Européen de la Mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide « prospective et scénarios » appliqué aux risques côtiers dans le contexte du changement climatique… et autres expériences inspirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; Université Laval (Québec, Canada); Université du Québec à Rimouski. 2024, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Manche Est–Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Manche Est-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la COVID-19 sur la consommation à domicile des produits de la pêche et de l’aquaculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFREMER; INSTITUT AGRO RENNES ANGERS; UNIVERSITE BRETAGNE OCCIDENTALE. 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des coûts du réseau Natura 2000 pour les habitats marins Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR AMURE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visiteurs des Sept-Îles. Leurs rapports aux autres et aux oiseaux, leurs expériences récréatives sur l’île aux Moines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS HomMer; Institut de recherche pour le developpement (IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre et Miquelon : Statut, Institutions, éléments de contexte. Livrable n°3. Projet Atlantîles, UBO, Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comier Janick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fréquentation des espaces marins, littoraux et insulaires et de ses retombées socioéconomiques: état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF6C4233"/>
+    <w:nsid w:val="FD146B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BA94ED3"/>
+    <w:nsid w:val="6F1739BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="083441F2"/>
+    <w:nsid w:val="6939ED61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3388-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance M. Sch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schreckenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P. Dawson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;onardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud-Carrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.05.051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L&#233;vi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1221046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutsikopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demaneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP1MD5RP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec 'Hriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de La Cruz Modino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2008.09.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2004.3734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Marre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Binet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leleu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charbonnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le-Dir&#233;ac'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mansanti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602639v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602624v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3388-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance M. Sch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schreckenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P. Dawson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud-Carrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.05.051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L&#233;vi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1221046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutsikopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demaneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP1MD5RP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec 'Hriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de La Cruz Modino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2008.09.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2004.3734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Marre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Binet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leleu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charbonnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le-Dir&#233;ac'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mansanti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602639v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>