--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique ALBAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Economie, depuis 2005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3388-8192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Doctorat en Sciences Economiques, « Contribution à l’analyse économique des aires marines protégées. Application à la rade de Brest et à la mer d’Iroise », Thèse soutenue le 18 décembre 2003, Université de Bretagne Occidentale, Institut Universitaire Européen de la Mer, Brest, mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA « Economie et Politique Maritime », Ecole Nationale Supérieure Agronomique de Rennes en co-habilitation avec l’Université de Bretagne Occidentale, mention Bien (major de promotion).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes domaines de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie des Ressources Marines Vivantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des Filieres des Produits de la Mer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de conservation et des Aires marines protegees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de regulation des peches maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des services rendus par les ecosystemes marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de serious game et analyse des effets de ces dispositifs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of multiple pressures on ecosystem services with a state and transition model: Application to Posidonia oceanica seagrass meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121888. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining stakeholder involvement in the context of top-down marine protected area governance: The case of the Sept-Îles National Nature Reserve (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance M. Schéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Schreckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, 103196 (13p.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Beckensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), 19 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritimes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020. Quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 29p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach to assess the bundle of ecosystem services provided by Posidonia oceanica meadows in the Bay of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Accornero-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de rupture dans la série longue des productions de sardine en France (1900-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.9023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère territorial des attractions touristiques liées aux pêches maritimes : une illustration par le modèle du panier de biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëla Legouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.565-594. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.193.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social carrying capacity assessment from questionnaire and counts survey: Insights for recreational settings management in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of settings management and protection status on recreational uses and pressures in marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Giraud-Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.170-185. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing cultural world heritage sites: an application of the travel cost method to Mont-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louinord Voltaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (16), pp.1593-1605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1221046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers, effort and catches of a Mediterranean small-scale coastal fishery: The case of the Cote Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.93--101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fisheries in Europe: A comparative analysis based on a selection of case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koutsikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelp harvesting fleet dynamics and the fleet's dependence on Laminaria forests in the Iroise Sea (North Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (4), pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ecosystem services provided by MPAs: How much do they impact the local economy? A southern Europe perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec 'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel de La Cruz Modino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.256-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish, fishers, seals and tourists: Economic consequences of creating a marine reserve in a multi-species, multi-activity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-7445.2002.tb00095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of economic and regulatory factors on the relative profitability of fishing boats: A case study of the seaweed harvesting fleet of Northwest Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2004013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’un signal sur le marché du tourisme : efficacité et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.2004.3734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Aquaculture and Small-scale Fishing: Bay of Brest Scallop Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Aquaculture Association of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (2), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPAs for fishery management? Potential vulnerability of commercial fisheries in a protected area without access regulation: the case study of the Iroise Sea (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s) : Perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Evaluation of Marine Protected Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Seas and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.203-234, 2015, 9781848217805. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119116233.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Socio-Economique des Aires Marines Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des mers et océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203--232, 2015, Mer et Océan, 9781784050061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Socio-Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées et la pêche : Biologie, Socioéconomie et Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35412-188-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of MPAs on society’s well-being: an economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9780521766050. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 - BIOECONOMY – Bioeconomic analysis of marine protected area fisheries effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas A Multidisciplinary Approach. Edited by Joachim Claudet. 2011. Online ISBN:9781139049382 Hardback ISBN:9780521766050 Paperback ISBN:9780521141086. Chap.8, pp190-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ranching in the Bay of Brest (France) : Technical Change and Institutional Adaptation of a Scallop Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Townsend and R. Shotton (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case studies in fisheries self-governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS, pp.41-52, 2008, FAO Fisheries Technical papers n° 504, Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées dans la gestion des pêches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas in fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Value of Seafood nutrition attributes in a context of climate change: an hedonic price analysis (No. hal-05243110).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Estelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists, Sep 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different methods to assess cultural services in French marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSEAS - Marine Socio-Ecological Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories dependent to marine fisheries during the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach of an emblematic MPA, the Bamboung area in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colléter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPAC 3. Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence des aires marines protégées et Union internationale pour la conservation de la nature (IUCN), Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge in support to MPA management: a case study of the artisanal fishers of the Côte Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of catches and frequentation by recreative fishermen during a one year cycle in the Côte Bleue Marine Park (France, NW Mediterranean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le-Diréac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ecoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve effect on fishing activity vs reserve effect on ecology: when fishermen's perception does not necessarily match with actual scientific expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Marine Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de charge des aires marines protégées. Comprendre – Agir – Evaluer – Innover. Echanges entre chercheurs et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Capacité de charge du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales - Séminaire de lancement du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020: quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sl Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la crise sanitaire liée au Covid 19 sur les productions des pêches maritimes françaises en halles à marée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles données pour l’analyse de la filière Sardine en France ? Livrable 4.1 du projet DEFIPEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer PDG/RBE/EM, UMR-AMURE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la transition socio-écologique dans la formation en Sciences de la Mer et du Littoral (SML) ? Enquête réalisée par et pour les étudiant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUEM Institut Universitaire Européen de la Mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide « prospective et scénarios » appliqué aux risques côtiers dans le contexte du changement climatique… et autres expériences inspirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; Université Laval (Québec, Canada); Université du Québec à Rimouski. 2024, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Manche Est–Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Manche Est-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la COVID-19 sur la consommation à domicile des produits de la pêche et de l’aquaculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFREMER; INSTITUT AGRO RENNES ANGERS; UNIVERSITE BRETAGNE OCCIDENTALE. 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des coûts du réseau Natura 2000 pour les habitats marins Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR AMURE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visiteurs des Sept-Îles. Leurs rapports aux autres et aux oiseaux, leurs expériences récréatives sur l’île aux Moines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS HomMer; Institut de recherche pour le developpement (IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre et Miquelon : Statut, Institutions, éléments de contexte. Livrable n°3. Projet Atlantîles, UBO, Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comier Janick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fréquentation des espaces marins, littoraux et insulaires et de ses retombées socioéconomiques: état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique ALBAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Economie, depuis 2005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3388-8192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Doctorat en Sciences Economiques, « Contribution à l’analyse économique des aires marines protégées. Application à la rade de Brest et à la mer d’Iroise », Thèse soutenue le 18 décembre 2003, Université de Bretagne Occidentale, Institut Universitaire Européen de la Mer, Brest, mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA « Economie et Politique Maritime », Ecole Nationale Supérieure Agronomique de Rennes en co-habilitation avec l’Université de Bretagne Occidentale, mention Bien (major de promotion).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes domaines de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie des Ressources Marines Vivantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des Filieres des Produits de la Mer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de conservation et des Aires marines protegees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de regulation des peches maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des services rendus par les ecosystemes marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de serious game et analyse des effets de ces dispositifs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of multiple pressures on ecosystem services with a state and transition model: Application to Posidonia oceanica seagrass meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121888. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining stakeholder involvement in the context of top-down marine protected area governance: The case of the Sept-Îles National Nature Reserve (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance M. Schéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Schreckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, 103196 (13p.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Beckensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), 19 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020. Quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 29p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritimes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach to assess the bundle of ecosystem services provided by Posidonia oceanica meadows in the Bay of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Accornero-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de rupture dans la série longue des productions de sardine en France (1900-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.9023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère territorial des attractions touristiques liées aux pêches maritimes : une illustration par le modèle du panier de biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëla Legouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.565-594. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.193.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social carrying capacity assessment from questionnaire and counts survey: Insights for recreational settings management in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of settings management and protection status on recreational uses and pressures in marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Giraud-Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.170-185. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing cultural world heritage sites: an application of the travel cost method to Mont-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louinord Voltaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (16), pp.1593-1605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1221046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers, effort and catches of a Mediterranean small-scale coastal fishery: The case of the Cote Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.93--101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fisheries in Europe: A comparative analysis based on a selection of case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koutsikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelp harvesting fleet dynamics and the fleet's dependence on Laminaria forests in the Iroise Sea (North Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (4), pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ecosystem services provided by MPAs: How much do they impact the local economy? A southern Europe perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec 'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel de La Cruz Modino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.256-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish, fishers, seals and tourists: Economic consequences of creating a marine reserve in a multi-species, multi-activity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-7445.2002.tb00095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of economic and regulatory factors on the relative profitability of fishing boats: A case study of the seaweed harvesting fleet of Northwest Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2004013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’un signal sur le marché du tourisme : efficacité et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.2004.3734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Aquaculture and Small-scale Fishing: Bay of Brest Scallop Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Aquaculture Association of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (2), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPAs for fishery management? Potential vulnerability of commercial fisheries in a protected area without access regulation: the case study of the Iroise Sea (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s) : Perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Socio-Economique des Aires Marines Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des mers et océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203--232, 2015, Mer et Océan, 9781784050061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Evaluation of Marine Protected Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Seas and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.203-234, 2015, 9781848217805. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119116233.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Socio-Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées et la pêche : Biologie, Socioéconomie et Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35412-188-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 - BIOECONOMY – Bioeconomic analysis of marine protected area fisheries effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas A Multidisciplinary Approach. Edited by Joachim Claudet. 2011. Online ISBN:9781139049382 Hardback ISBN:9780521766050 Paperback ISBN:9780521141086. Chap.8, pp190-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of MPAs on society’s well-being: an economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9780521766050. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ranching in the Bay of Brest (France) : Technical Change and Institutional Adaptation of a Scallop Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Townsend and R. Shotton (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case studies in fisheries self-governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS, pp.41-52, 2008, FAO Fisheries Technical papers n° 504, Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées dans la gestion des pêches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas in fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Value of Seafood nutrition attributes in a context of climate change: an hedonic price analysis (No. hal-05243110).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Estelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists, Sep 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different methods to assess cultural services in French marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSEAS - Marine Socio-Ecological Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories dependent to marine fisheries during the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach of an emblematic MPA, the Bamboung area in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colléter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPAC 3. Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence des aires marines protégées et Union internationale pour la conservation de la nature (IUCN), Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge in support to MPA management: a case study of the artisanal fishers of the Côte Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of catches and frequentation by recreative fishermen during a one year cycle in the Côte Bleue Marine Park (France, NW Mediterranean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le-Diréac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ecoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve effect on fishing activity vs reserve effect on ecology: when fishermen's perception does not necessarily match with actual scientific expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Marine Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de charge des aires marines protégées. Comprendre – Agir – Evaluer – Innover. Echanges entre chercheurs et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Capacité de charge du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales - Séminaire de lancement du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020: quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sl Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la crise sanitaire liée au Covid 19 sur les productions des pêches maritimes françaises en halles à marée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la transition socio-écologique dans la formation en Sciences de la Mer et du Littoral (SML) ? Enquête réalisée par et pour les étudiant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUEM Institut Universitaire Européen de la Mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles données pour l’analyse de la filière Sardine en France ? Livrable 4.1 du projet DEFIPEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer PDG/RBE/EM, UMR-AMURE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Manche Est-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide « prospective et scénarios » appliqué aux risques côtiers dans le contexte du changement climatique… et autres expériences inspirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; Université Laval (Québec, Canada); Université du Québec à Rimouski. 2024, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Manche Est–Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des coûts du réseau Natura 2000 pour les habitats marins Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR AMURE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la COVID-19 sur la consommation à domicile des produits de la pêche et de l’aquaculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFREMER; INSTITUT AGRO RENNES ANGERS; UNIVERSITE BRETAGNE OCCIDENTALE. 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visiteurs des Sept-Îles. Leurs rapports aux autres et aux oiseaux, leurs expériences récréatives sur l’île aux Moines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS HomMer; Institut de recherche pour le developpement (IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre et Miquelon : Statut, Institutions, éléments de contexte. Livrable n°3. Projet Atlantîles, UBO, Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comier Janick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fréquentation des espaces marins, littoraux et insulaires et de ses retombées socioéconomiques: état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD146B39"/>
+    <w:nsid w:val="33CB4BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F1739BA"/>
+    <w:nsid w:val="6DD16B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6939ED61"/>
+    <w:nsid w:val="A11DF03B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3388-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance M. Sch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schreckenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P. Dawson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud-Carrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.05.051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L&#233;vi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1221046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutsikopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demaneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP1MD5RP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec 'Hriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de La Cruz Modino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2008.09.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2004.3734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Marre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Binet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leleu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charbonnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le-Dir&#233;ac'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mansanti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602639v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3388-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance M. Sch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schreckenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P. Dawson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;onardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud-Carrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.05.051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L&#233;vi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1221046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutsikopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demaneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP1MD5RP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec 'Hriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de La Cruz Modino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2008.09.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2004.3734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Marre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Binet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leleu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charbonnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le-Dir&#233;ac'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mansanti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602634v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602624v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>