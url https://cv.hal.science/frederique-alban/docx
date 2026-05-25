--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique ALBAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Economie, depuis 2005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3388-8192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Doctorat en Sciences Economiques, « Contribution à l’analyse économique des aires marines protégées. Application à la rade de Brest et à la mer d’Iroise », Thèse soutenue le 18 décembre 2003, Université de Bretagne Occidentale, Institut Universitaire Européen de la Mer, Brest, mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA « Economie et Politique Maritime », Ecole Nationale Supérieure Agronomique de Rennes en co-habilitation avec l’Université de Bretagne Occidentale, mention Bien (major de promotion).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes domaines de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie des Ressources Marines Vivantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des Filieres des Produits de la Mer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de conservation et des Aires marines protegees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de regulation des peches maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des services rendus par les ecosystemes marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de serious game et analyse des effets de ces dispositifs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of multiple pressures on ecosystem services with a state and transition model: Application to Posidonia oceanica seagrass meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121888. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining stakeholder involvement in the context of top-down marine protected area governance: The case of the Sept-Îles National Nature Reserve (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance M. Schéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Schreckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, 103196 (13p.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Beckensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), 19 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020. Quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 29p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritimes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach to assess the bundle of ecosystem services provided by Posidonia oceanica meadows in the Bay of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Accornero-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de rupture dans la série longue des productions de sardine en France (1900-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.9023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère territorial des attractions touristiques liées aux pêches maritimes : une illustration par le modèle du panier de biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëla Legouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.565-594. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.193.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social carrying capacity assessment from questionnaire and counts survey: Insights for recreational settings management in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of settings management and protection status on recreational uses and pressures in marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Giraud-Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.170-185. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing cultural world heritage sites: an application of the travel cost method to Mont-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louinord Voltaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (16), pp.1593-1605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1221046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers, effort and catches of a Mediterranean small-scale coastal fishery: The case of the Cote Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.93--101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fisheries in Europe: A comparative analysis based on a selection of case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koutsikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelp harvesting fleet dynamics and the fleet's dependence on Laminaria forests in the Iroise Sea (North Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (4), pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ecosystem services provided by MPAs: How much do they impact the local economy? A southern Europe perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec 'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel de La Cruz Modino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.256-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish, fishers, seals and tourists: Economic consequences of creating a marine reserve in a multi-species, multi-activity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-7445.2002.tb00095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of economic and regulatory factors on the relative profitability of fishing boats: A case study of the seaweed harvesting fleet of Northwest Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2004013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’un signal sur le marché du tourisme : efficacité et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.2004.3734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Aquaculture and Small-scale Fishing: Bay of Brest Scallop Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Aquaculture Association of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (2), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPAs for fishery management? Potential vulnerability of commercial fisheries in a protected area without access regulation: the case study of the Iroise Sea (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s) : Perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Socio-Economique des Aires Marines Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des mers et océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203--232, 2015, Mer et Océan, 9781784050061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Evaluation of Marine Protected Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Seas and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.203-234, 2015, 9781848217805. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119116233.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Socio-Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées et la pêche : Biologie, Socioéconomie et Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35412-188-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 - BIOECONOMY – Bioeconomic analysis of marine protected area fisheries effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas A Multidisciplinary Approach. Edited by Joachim Claudet. 2011. Online ISBN:9781139049382 Hardback ISBN:9780521766050 Paperback ISBN:9780521141086. Chap.8, pp190-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of MPAs on society’s well-being: an economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9780521766050. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ranching in the Bay of Brest (France) : Technical Change and Institutional Adaptation of a Scallop Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Townsend and R. Shotton (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case studies in fisheries self-governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS, pp.41-52, 2008, FAO Fisheries Technical papers n° 504, Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées dans la gestion des pêches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas in fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Value of Seafood nutrition attributes in a context of climate change: an hedonic price analysis (No. hal-05243110).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Estelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists, Sep 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different methods to assess cultural services in French marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSEAS - Marine Socio-Ecological Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories dependent to marine fisheries during the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach of an emblematic MPA, the Bamboung area in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colléter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPAC 3. Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence des aires marines protégées et Union internationale pour la conservation de la nature (IUCN), Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge in support to MPA management: a case study of the artisanal fishers of the Côte Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of catches and frequentation by recreative fishermen during a one year cycle in the Côte Bleue Marine Park (France, NW Mediterranean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le-Diréac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ecoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve effect on fishing activity vs reserve effect on ecology: when fishermen's perception does not necessarily match with actual scientific expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Marine Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de charge des aires marines protégées. Comprendre – Agir – Evaluer – Innover. Echanges entre chercheurs et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Capacité de charge du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales - Séminaire de lancement du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020: quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sl Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la crise sanitaire liée au Covid 19 sur les productions des pêches maritimes françaises en halles à marée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la transition socio-écologique dans la formation en Sciences de la Mer et du Littoral (SML) ? Enquête réalisée par et pour les étudiant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUEM Institut Universitaire Européen de la Mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles données pour l’analyse de la filière Sardine en France ? Livrable 4.1 du projet DEFIPEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer PDG/RBE/EM, UMR-AMURE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Manche Est-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide « prospective et scénarios » appliqué aux risques côtiers dans le contexte du changement climatique… et autres expériences inspirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; Université Laval (Québec, Canada); Université du Québec à Rimouski. 2024, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Manche Est–Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des coûts du réseau Natura 2000 pour les habitats marins Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR AMURE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la COVID-19 sur la consommation à domicile des produits de la pêche et de l’aquaculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFREMER; INSTITUT AGRO RENNES ANGERS; UNIVERSITE BRETAGNE OCCIDENTALE. 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visiteurs des Sept-Îles. Leurs rapports aux autres et aux oiseaux, leurs expériences récréatives sur l’île aux Moines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS HomMer; Institut de recherche pour le developpement (IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre et Miquelon : Statut, Institutions, éléments de contexte. Livrable n°3. Projet Atlantîles, UBO, Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comier Janick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fréquentation des espaces marins, littoraux et insulaires et de ses retombées socioéconomiques: état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique ALBAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Economie, depuis 2005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3388-8192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Doctorat en Sciences Economiques, « Contribution à l’analyse économique des aires marines protégées. Application à la rade de Brest et à la mer d’Iroise », Thèse soutenue le 18 décembre 2003, Université de Bretagne Occidentale, Institut Universitaire Européen de la Mer, Brest, mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : DEA « Economie et Politique Maritime », Ecole Nationale Supérieure Agronomique de Rennes en co-habilitation avec l’Université de Bretagne Occidentale, mention Bien (major de promotion).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes domaines de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie des Ressources Marines Vivantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des Filieres des Produits de la Mer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de conservation et des Aires marines protegees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques de regulation des peches maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des services rendus par les ecosystemes marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de serious game et analyse des effets de ces dispositifs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of multiple pressures on ecosystem services with a state and transition model: Application to Posidonia oceanica seagrass meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121888. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining stakeholder involvement in the context of top-down marine protected area governance: The case of the Sept-Îles National Nature Reserve (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance M. Schéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Schreckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence P. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, 103196 (13p.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Beckensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), 19 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2023004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritimes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020. Quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 29p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic approach to assess the bundle of ecosystem services provided by Posidonia oceanica meadows in the Bay of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Accornero-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de rupture dans la série longue des productions de sardine en France (1900-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.9023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère territorial des attractions touristiques liées aux pêches maritimes : une illustration par le modèle du panier de biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëla Legouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.565-594. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.193.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social carrying capacity assessment from questionnaire and counts survey: Insights for recreational settings management in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of settings management and protection status on recreational uses and pressures in marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Giraud-Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.170-185. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing cultural world heritage sites: an application of the travel cost method to Mont-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louinord Voltaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (16), pp.1593-1605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1221046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers, effort and catches of a Mediterranean small-scale coastal fishery: The case of the Cote Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.93--101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fisheries in Europe: A comparative analysis based on a selection of case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koutsikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' perceptions as indicators of the performance of Marine Protected Areas (MPAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.414-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelp harvesting fleet dynamics and the fleet's dependence on Laminaria forests in the Iroise Sea (North Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (4), pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ecosystem services provided by MPAs: How much do they impact the local economy? A southern Europe perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec 'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel de La Cruz Modino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), pp.256-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish, fishers, seals and tourists: Economic consequences of creating a marine reserve in a multi-species, multi-activity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-7445.2002.tb00095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of economic and regulatory factors on the relative profitability of fishing boats: A case study of the seaweed harvesting fleet of Northwest Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2004013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’un signal sur le marché du tourisme : efficacité et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.2004.3734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Aquaculture and Small-scale Fishing: Bay of Brest Scallop Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Aquaculture Association of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (2), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPAs for fishery management? Potential vulnerability of commercial fisheries in a protected area without access regulation: the case study of the Iroise Sea (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité(s) environnementale(s) : Perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-14-034476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Evaluation of Marine Protected Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Seas and Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.203-234, 2015, 9781848217805. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119116233.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Socio-Economique des Aires Marines Protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des mers et océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203--232, 2015, Mer et Océan, 9781784050061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Socio-Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées et la pêche : Biologie, Socioéconomie et Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35412-188-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of MPAs on society’s well-being: an economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9780521766050. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 - BIOECONOMY – Bioeconomic analysis of marine protected area fisheries effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas A Multidisciplinary Approach. Edited by Joachim Claudet. 2011. Online ISBN:9781139049382 Hardback ISBN:9780521766050 Paperback ISBN:9780521141086. Chap.8, pp190-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139049382.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ranching in the Bay of Brest (France) : Technical Change and Institutional Adaptation of a Scallop Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Townsend and R. Shotton (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case studies in fisheries self-governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS, pp.41-52, 2008, FAO Fisheries Technical papers n° 504, Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires marines protégées dans la gestion des pêches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas in fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mars Henichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Value of Seafood nutrition attributes in a context of climate change: an hedonic price analysis (No. hal-05243110).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Estelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists, Sep 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different methods to assess cultural services in French marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSEAS - Marine Socio-Ecological Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories dependent to marine fisheries during the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach of an emblematic MPA, the Bamboung area in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colléter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPAC 3. Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence des aires marines protégées et Union internationale pour la conservation de la nature (IUCN), Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge in support to MPA management: a case study of the artisanal fishers of the Côte Bleue Marine Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of catches and frequentation by recreative fishermen during a one year cycle in the Côte Bleue Marine Park (France, NW Mediterranean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le-Diréac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Marine Protected Areas Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ecoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve effect on fishing activity vs reserve effect on ecology: when fishermen's perception does not necessarily match with actual scientific expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Marine Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de charge des aires marines protégées. Comprendre – Agir – Evaluer – Innover. Echanges entre chercheurs et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Capacité de charge du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuer à la gestion des aires marines protégées. Pratiques en sciences humaines et sociales - Séminaire de lancement du GIS HomMer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020: quels effets sur les marchés de première vente du poisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sl Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la crise sanitaire liée au Covid 19 sur les productions des pêches maritimes françaises en halles à marée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles données pour l’analyse de la filière Sardine en France ? Livrable 4.1 du projet DEFIPEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer PDG/RBE/EM, UMR-AMURE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la transition socio-écologique dans la formation en Sciences de la Mer et du Littoral (SML) ? Enquête réalisée par et pour les étudiant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUEM Institut Universitaire Européen de la Mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide « prospective et scénarios » appliqué aux risques côtiers dans le contexte du changement climatique… et autres expériences inspirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Verdun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; Université Laval (Québec, Canada); Université du Québec à Rimouski. 2024, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Manche Est–Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Manche Est-Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme littoral - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mansanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Sud-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Node</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la COVID-19 sur la consommation à domicile des produits de la pêche et de l’aquaculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFREMER; INSTITUT AGRO RENNES ANGERS; UNIVERSITE BRETAGNE OCCIDENTALE. 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des coûts du réseau Natura 2000 pour les habitats marins Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR AMURE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visiteurs des Sept-Îles. Leurs rapports aux autres et aux oiseaux, leurs expériences récréatives sur l’île aux Moines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loury Cavalié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS HomMer; Institut de recherche pour le developpement (IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre et Miquelon : Statut, Institutions, éléments de contexte. Livrable n°3. Projet Atlantîles, UBO, Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comier Janick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fréquentation des espaces marins, littoraux et insulaires et de ses retombées socioéconomiques: état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33CB4BA3"/>
+    <w:nsid w:val="4781C3CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DD16B0A"/>
+    <w:nsid w:val="FC4606C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A11DF03B"/>
+    <w:nsid w:val="65336972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3388-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance M. Sch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schreckenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P. Dawson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;onardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud-Carrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.05.051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L&#233;vi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1221046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutsikopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demaneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP1MD5RP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec 'Hriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de La Cruz Modino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2008.09.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2004.3734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Marre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Binet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leleu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charbonnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le-Dir&#233;ac'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mansanti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602634v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602624v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3388-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance M. Sch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Schreckenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P. Dawson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud-Carrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.05.051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L&#233;vi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1221046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutsikopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demaneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP1MD5RP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec 'Hriou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de La Cruz Modino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2008.09.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2004.3734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daur&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Marre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116233.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Binet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leleu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charbonnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le-Dir&#233;ac'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letourneur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mansanti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602639v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>