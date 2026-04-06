--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -238,169 +238,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture autobiographique ou l'horizon à reculons</w:t>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : The Cambridge Companion to Modernist Women Writers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Amselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40, pp.19-28</w:t>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062130v1</w:t>
+                <w:t xml:space="preserve">hal-02876343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu d'ouvrage : The Cambridge Companion to Modernist Women Writers</w:t>
+                <w:t xml:space="preserve">L'écriture autobiographique ou l'horizon à reculons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Amselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, s.p</w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876343v1</w:t>
+                <w:t xml:space="preserve">hal-03062130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu</w:t>
               </w:r>
@@ -2342,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Amselle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.577" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rigeade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rovera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503597614-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1297245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01834210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hincker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/prat10.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/virginia-woolf-et-les-ecritures-du-moi-le-journal-et-l-autobiographie.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.12630" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03259940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Amselle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.577" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rigeade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rovera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503597614-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1297245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01834210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hincker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/prat10.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/virginia-woolf-et-les-ecritures-du-moi-le-journal-et-l-autobiographie.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.12630" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03259940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>