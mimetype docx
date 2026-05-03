--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Angevin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1555-9160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Unité de recherche Info&Sols (Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission à la Direction Scientifique Agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice scientifique du GIS Grande Culture à Hautes Performances Economiques et Environnementales (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GC-HP2E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la connaissance, pour accompagner la transition vers des systèmes de culture gérant les adventices avec moins d'herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.201-216. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'animaux en vergers et en vignes : une solution agroécologique pour gérer les adventices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.224-240. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing animals into orchards and vineyards: an agroecological solution for managing weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101_GB, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DRo: A new indicator to assess spatiotemporal diversity and ecosystem services of crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127531. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from co-designing innovative, low-herbicide-use systems with farmers: the role of tools in support of facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIC, une base de données pour aider à s'orienter dans la jungle des méthodes d'évaluation et indicateurs de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hufschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des systèmes agricoles en transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/cba951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation in terms of weed management and overall sustainability of cropping systems designed with three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.art. 103637. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Miara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversification practices to enhance the sustainability of conventional cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.126279-126292. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection au calcul d’indicateurs agri-environnementaux au service de la PAC, des agriculteurs et porteurs d’enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ns4w-a314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actor-Oriented Multi-Criteria Assessment Framework to Support a Transition towards Sustainable Agricultural Systems Based on Crop Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Iocola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (13), pp.5434. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12135434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité), 81, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gas3-1w19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner expertise, expérimentation et simulation pour une gestion durable des adventices : les plateformes prospectives Syppre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/2rpz-3y25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.209-225. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/fqye-3778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements tirer du retrait de l’atrazine dans le cadre de l’interdiction prévue du glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.29. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mesurer les conséquences du retrait d’une molécule herbicide pivot en s’appuyant sur les expériences passées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.137-150. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/v0rx-069a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au diagnostic des obstacles à la réduction des herbicides dans les exploitations agricoles françaises. Enquêtes sur le plateau du Neubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.151-171. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/6qrb-e703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité pour accompagner les agriculteurs : embarras du choix ou pénurie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lassere-Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bzmzzf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle FLORSYS comme outil d’aide à la conception de systèmes de cul-ture innovants performants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: Toward a common framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIFruits, un outil d'évaluation multicritère des systèmes de production de fruits : d'un modèle de recherche à un outil terrain co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138502185112727E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de grande culture moins dépendants des énergies fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of coexistence between GM and non-GM maize with a spatially explicit model of cross-pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multicriteria assessment model to evaluate the sustainability of conservation agriculture at the cropping system level in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we set up flexible and cost-effective coexistence measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.36-37. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in evaluating sustainability of farming systems with indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2014052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to design models assessing agricultural sustainability, based upon feedbacks from the DEXi decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1431-1447. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0315-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a decision support tool for managing coexistence between genetically modified and conventional maize at farm and regional levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des adventices dans les systèmes avec colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 684, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation participative de prototypes de systèmes de culture combinant agriculture de conservation et agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2015.0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la durabilité de systèmes de culture en agriculture de conservation à Madagascar (région du lac Alaotra) avec MASC-Mada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2015.0741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of European maize-based cropping systems : economic, environmental and social assessment of current and proposed innovative IPM-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. V. Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. A. Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X X. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gene stacking on gene flow: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Collonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.243-256. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-011-9527-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bx81-1x20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting maize pollen production using tassel morphological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scenarios of spatio-temporal arrangement of crops at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.1881-1889. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and locating cropping systems on a regional scale. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.131 - 138. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structural variables of landscapes on the risks of spatial dissemination between GM and non-GM maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lecroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’évaluation et d’aide à la conception de stratégies innovantes de protection des grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/28re-fr04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.447-461. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the efficiency of buffer zones and harvest discarding on gene flow containment in oilseed rape. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (3), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects techniques de la coexistence : résultats du programme SIGMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (1), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the consequences of GM and non-GM segregation scenarios on GM crop placement in the landscape and cross-pollination risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lécroart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable introduction of GM crops into european agriculture: a summary report of the FP6 SIGMEA research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Squire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2009.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01504.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of cropping systems and climate on maize cross-pollination in agricultural landscapes: The MAPOD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.471-484. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative multi-attribute model for economic and ecological assessment of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scatasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (1-3), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenExP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.469-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS, un modèle pour évaluer et concevoir des systèmes de coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and use of a spatio-temporal model of cropping system effects on gene escape from transgenic oilseed rape varieties. Example of the GENESYS model applied to three co-existing herbicide tolerance transgenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.417-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GENESYS model quantifying the effect of cropping systems on gene escape from GM rape varieties to evaluate and design cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.11-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the indirect and long-term ecological impacts of innovation in agriculture is a real challenge : the GM example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'impact des OGM : Pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (5), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement de la fertilisation azotée. Le logiciel PCazote en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Transfert agronomie en Poitou-Charentes: Recherche et développement partagent un même projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic characterization of registered varieties in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les critères de choix variétal de nos voisins européens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrouée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 196, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et gestion quantitative de l'eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Acclimagri 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat mixte Pays des châteaux; Chambre d'agriculture Loir-et-Cher; GABLEC 41; ADDEAR 41, Jan 2025, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delachapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC (Multi-attribute Assessment of the Sustainability of Cropping systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Approches globales pour limiter le recours aux produits phytopharmaceutiques et Durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques - Résultats de recherche et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecophyto Recherche et Innovation, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes innovants - Rôle de l'animation et des outils. Apports d’outils d’évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can models contribute to the design of cropping systems that meet both farmers' short-term problems and long-term objectives for sustainable weed management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'aide à la conception pour des systèmes sans herbicides. Guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet COPRAA et du modèle FLOSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de culture économes en herbicides avec les agriculteurs du GDA de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of farm animals to control herbage mass, pests and weeds in orchards: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des connaissances pour la conception de systèmes de culture permettant l'autonomie protéique et azotée dans l'outil GECO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL3 : Rencontres Francophones Légumineuses #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : le projet CoSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Volan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, paris, France. pp.50-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating top-down and bottom-up approaches to design a new framework to asses crop diversification sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Iocola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of cropping systems on biodiversity: comparison of indicators for four systems along an intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denoirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Assessment of the Effects of Tillage Practices on Cropping Systems: Development of the Decision Support Tool DEXiSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Soil Tillage Research Organization (ISTRO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTRO, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie des pratiques de travail du sol en grande culture – utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GIS GCHP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de données spatiales hétérogènes pour l’évaluation d’un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau PAYOTE, exploration et évaluation de modèles spatialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation scientifique du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Volan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des adventices dans un contexte de changement. Séminaire de restitution à mi-parcours du projet de recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (Climat, pratiques agricoles, biodiversité))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de travail du sol et leurs effets sur les systèmes de grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ACTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une réduction du travail du sol sur la gestion des adventices : une analyse de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM, a tool for supporting the design of innovative IPM strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene ow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbon, Portugal. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement thanks to the MASC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting DEXiPM model for ex post assessment of the sustainability of innovative cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of DEXi type models applied to design cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANDMOD 2010 : International conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of direct seeding mulch based cropping systems (DMC) in the context of small scale farmers in the Cerrados Region of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.V. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A.M. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative cropping systems design and multicriteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of maize-based cropping systems with different weed management in Italy as evaluated with DEXiPM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios P. Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EWRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kaposvar, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for prototyping sustainable cropping systems based on a combination of design process and multicriteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative impacts of closest fields and background pollen on GM adventitious presence rates in non-GM harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified Crops Coexistence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Melbourne, Australia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gene stacking on gene flow: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Collonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between Genetically Modified (GM) and non-GM based Agricultural Supply Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MASC to evaluate the sustainability of cropping systems: Application to multicriteria assessment of organic cropping systems in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Glandières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Herbicide-Resistant weed beet: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects techniques de la coexistence : résultats du programme SIGMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence des cultures transgéniques et non transgéniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling maize pollen emission during the day and the flowering period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference, AAB, Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence measures for maize cultivation: lessons from gene flow and modelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2791/32690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEXP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/GEO.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategy of GM and non GM products at the scale of a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design. International Symposium on methodologies on integrated analysis on farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of modelling for assessing spatial and temporal effects of GMOs - upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Scientific Colloquium Summary report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tabiano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des betteraves adventices résistantes à un herbicide: une approche par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – 20. Conférence du Columa, Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling farmer's choice to evaluate GM and non-GM coexistence strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indicator-based MCDA framework for ex ante assessment of the sustainability of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative multi-attribute model for economic and ecological assessment of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scatasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Znidarsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Modelling (ICEM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Yamaguchi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenExP, un logiciel pour simuler des paysages agricoles en vue de l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'analyse spatiale (SAGEO'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEXP, un logiciel pour simuler des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg/France, France. pp.1 -- 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys-beet model to evaluate and manage populations of Herbicide-Tolerant weed beet, and implications for coexistence of Herbicide Tolerant and conventional sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of past and on-going co-existence studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodriguez-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-existence of GM and non-GM cotton crops in Andalusia (Southern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Menrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Reitmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers to evaluate and design cropping systems in agricultural regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. colloque international sur la Biologie des Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers for evaluating and designing scenarios for co-existence of GM, non-GM and organic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to gene flow modelling and co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to gene flow modelling and co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC-03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow in rapeseed : a major concern for co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers for designing and evaluating scenarios for co-existence of GM, non-GM and organic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC-03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-existence of GM, non-GM and organic maize crops in European agricultural landscapes : using MAPOD model to design necessary adjustments of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of rapeseed varieties in time and space : using GeneSys model to adapt cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'éléments de valeur sélective entre populations de colza hors-champs et populations cultivées : capacité de maintien des colzas de bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des résultats de l'AIP "OGM et environnement" 1998-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des modèles GeneSys-Colza et Mapod-Maïs pour raisonner des stratégies de ségrégation de filières et évaluer la faisabilité de certains seuils de pureté dans différents systèmes de culture et de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur les flux géniques hors de nouvelles variétés de colza vers les repousses. Intégration et évaluation des effets variétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS: Modelling the influence of cropping systems and varieties on transgenic rapeseed volunteers' dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Scientific Programme: Workshop Assessment of the impacts of genetically modified plants (AIGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPOD maize, a model to estimate effects of cross-pollination on gene dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Scientific Programme: Assessment of the impacts of genetically modified plants (AIGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des conditions d'intervention au champ en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape unit: A framework for discussing the representativeness of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. “Synergies for a resilient future: from knowledge to action”, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-149, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Tillage Practices and Correlations with Other Agricultural Practices in France: an Analysis of the Agreste Survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie des pratiques au cours de l’interculture en parcelles de grande culture – utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une réduction du travail du sol sur la gestion des adventices – méthodologie d’utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015, Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative IPM for Winter Wheat-based Rotations: First Results of ex post Sustainability Assessment of Cropping Systems Tested at INRA (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénézit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURE Congress 2015: IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for IPM : advances in the methodological workpackage of PURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Langrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 334 p., 2013, Future IPM in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® to assess the sustainability of an innovative apple production system : the exclusion netting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy, Italy. 334 p., 2013, Future IPM in Europe - 19-21 March 2013 PalaCongresi Rive del Garda Italy - Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement using the MASC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC, a model to assess the sustainability of cropping systems: Taking advantage of feedback from first users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DEXiPM model to analyse performances of innovative cropping systems tested in multilocal trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland, Finland. 591 p., 2012, ESA 12 Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux - Applications à la production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions, 280 p., 1994, 2-7380-0562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère des systèmes agricoles : une révolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.304, 2019, 9782759229390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategies for landscape and product flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified and Non-Gentically modified food supply chains : Co-existence and traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, 686 p., 2013, 978-1-4443-3-7785. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118373781.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and locating cropping systems on a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Netherlands, 992 p., 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante Assessment of the Sustainability of Alternative Cropping Systems: Implications for Using Multi-criteria Decision-Aid Methods - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-90-481-2665-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle de flux de gènes GENESYS pour évaluer et concevoir des systèmes de culture en cas de co-existence de cultures OGM, non-OGM et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomes et Innovations : 3ème édition des entretiens du Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biologie, Ecologie, Agronomie, 2-296-01130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GMOs within cropping systems: towards a more systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GM Crops - Ecological dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74 (Special Issue), Association of Applied Biologists, 2004, Aspects of Applied Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième partie : Modélisation des effets des systèmes de culture et du climat sur les pollinisations croisées chez le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du groupe nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première partie : Proposition de stratégies de ségrégation au champ et en entreprise de collecte-stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du programme nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de la biomasse des nodosités : influence de la nutrition carbonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tricot-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux. Applications à la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIP, 1994, 2-7380-0562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur ... CoSAC (anr-14-ce18-0007) Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les adventices dans de nouveaux contextes de production. Leviers techniques & retours d’expériences pour une gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise au conseil scientifique du Haut Conseil des Biotechnologies sur la coexistence des filières OGM / non-OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2011, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme ACI IMPACT des OGM 2004-2007 : Evaluer la relation entre modes de contrôle de gestion inter-firmes et organisation de la chaîne logistique amont dans les stratégies de séparation des filières OGM et non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 2007, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New case studies on the coexistence of GM and non-GM crops in European agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Menrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodriguez-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUR 22102 EN, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion du pollen : application à la gestion des cultures de maïs à l'échelle du parcellaire et de la région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode agronomique pour apprécier les risques de pollution diffuse par les nitrates d'origine agricole : Présentation et exemples d'application à l'échelle de la parcelle, de l'exploitation et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Aimon-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of necessary adjustments of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact des systèmes de culture sur la pollinisation croisée chez le maïs dans le cadre de l’établissement de règles de coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AGPT0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00875332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Angevin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1555-9160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Unité de recherche Info&Sols (Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission à la Direction Scientifique Agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice scientifique du GIS Grande Culture à Hautes Performances Economiques et Environnementales (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GC-HP2E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'animaux en vergers et en vignes : une solution agroécologique pour gérer les adventices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.224-240. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la connaissance, pour accompagner la transition vers des systèmes de culture gérant les adventices avec moins d'herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.201-216. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing animals into orchards and vineyards: an agroecological solution for managing weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101_GB, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DRo: A new indicator to assess spatiotemporal diversity and ecosystem services of crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127531. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from co-designing innovative, low-herbicide-use systems with farmers: the role of tools in support of facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIC, une base de données pour aider à s'orienter dans la jungle des méthodes d'évaluation et indicateurs de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hufschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des systèmes agricoles en transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/cba951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation in terms of weed management and overall sustainability of cropping systems designed with three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.art. 103637. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Miara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversification practices to enhance the sustainability of conventional cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.126279-126292. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection au calcul d’indicateurs agri-environnementaux au service de la PAC, des agriculteurs et porteurs d’enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ns4w-a314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité), 81, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gas3-1w19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actor-Oriented Multi-Criteria Assessment Framework to Support a Transition towards Sustainable Agricultural Systems Based on Crop Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Iocola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (13), pp.5434. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12135434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner expertise, expérimentation et simulation pour une gestion durable des adventices : les plateformes prospectives Syppre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/2rpz-3y25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.209-225. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/fqye-3778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements tirer du retrait de l’atrazine dans le cadre de l’interdiction prévue du glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.29. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mesurer les conséquences du retrait d’une molécule herbicide pivot en s’appuyant sur les expériences passées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.137-150. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/v0rx-069a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au diagnostic des obstacles à la réduction des herbicides dans les exploitations agricoles françaises. Enquêtes sur le plateau du Neubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.151-171. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/6qrb-e703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité pour accompagner les agriculteurs : embarras du choix ou pénurie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lassere-Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bzmzzf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle FLORSYS comme outil d’aide à la conception de systèmes de cul-ture innovants performants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: Toward a common framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIFruits, un outil d'évaluation multicritère des systèmes de production de fruits : d'un modèle de recherche à un outil terrain co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138502185112727E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of coexistence between GM and non-GM maize with a spatially explicit model of cross-pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multicriteria assessment model to evaluate the sustainability of conservation agriculture at the cropping system level in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we set up flexible and cost-effective coexistence measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.36-37. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de grande culture moins dépendants des énergies fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a decision support tool for managing coexistence between genetically modified and conventional maize at farm and regional levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des adventices dans les systèmes avec colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 684, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to design models assessing agricultural sustainability, based upon feedbacks from the DEXi decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1431-1447. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0315-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in evaluating sustainability of farming systems with indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2014052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation participative de prototypes de systèmes de culture combinant agriculture de conservation et agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2015.0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la durabilité de systèmes de culture en agriculture de conservation à Madagascar (région du lac Alaotra) avec MASC-Mada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2015.0741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of European maize-based cropping systems : economic, environmental and social assessment of current and proposed innovative IPM-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. V. Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. A. Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X X. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gene stacking on gene flow: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Collonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.243-256. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-011-9527-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bx81-1x20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting maize pollen production using tassel morphological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scenarios of spatio-temporal arrangement of crops at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.1881-1889. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and locating cropping systems on a regional scale. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.131 - 138. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structural variables of landscapes on the risks of spatial dissemination between GM and non-GM maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lecroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’évaluation et d’aide à la conception de stratégies innovantes de protection des grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/28re-fr04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.447-461. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the efficiency of buffer zones and harvest discarding on gene flow containment in oilseed rape. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (3), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects techniques de la coexistence : résultats du programme SIGMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (1), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the consequences of GM and non-GM segregation scenarios on GM crop placement in the landscape and cross-pollination risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lécroart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable introduction of GM crops into european agriculture: a summary report of the FP6 SIGMEA research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Squire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2009.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01504.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of cropping systems and climate on maize cross-pollination in agricultural landscapes: The MAPOD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.471-484. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative multi-attribute model for economic and ecological assessment of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scatasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (1-3), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenExP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.469-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS, un modèle pour évaluer et concevoir des systèmes de coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and use of a spatio-temporal model of cropping system effects on gene escape from transgenic oilseed rape varieties. Example of the GENESYS model applied to three co-existing herbicide tolerance transgenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.417-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GENESYS model quantifying the effect of cropping systems on gene escape from GM rape varieties to evaluate and design cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.11-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the indirect and long-term ecological impacts of innovation in agriculture is a real challenge : the GM example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'impact des OGM : Pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (5), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement de la fertilisation azotée. Le logiciel PCazote en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Transfert agronomie en Poitou-Charentes: Recherche et développement partagent un même projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic characterization of registered varieties in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les critères de choix variétal de nos voisins européens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrouée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 196, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et gestion quantitative de l'eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Acclimagri 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat mixte Pays des châteaux; Chambre d'agriculture Loir-et-Cher; GABLEC 41; ADDEAR 41, Jan 2025, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delachapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC (Multi-attribute Assessment of the Sustainability of Cropping systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Approches globales pour limiter le recours aux produits phytopharmaceutiques et Durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques - Résultats de recherche et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecophyto Recherche et Innovation, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'aide à la conception pour des systèmes sans herbicides. Guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet COPRAA et du modèle FLOSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de culture économes en herbicides avec les agriculteurs du GDA de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes innovants - Rôle de l'animation et des outils. Apports d’outils d’évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can models contribute to the design of cropping systems that meet both farmers' short-term problems and long-term objectives for sustainable weed management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of farm animals to control herbage mass, pests and weeds in orchards: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des connaissances pour la conception de systèmes de culture permettant l'autonomie protéique et azotée dans l'outil GECO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL3 : Rencontres Francophones Légumineuses #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : le projet CoSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Volan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, paris, France. pp.50-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating top-down and bottom-up approaches to design a new framework to asses crop diversification sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Iocola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of cropping systems on biodiversity: comparison of indicators for four systems along an intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denoirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Assessment of the Effects of Tillage Practices on Cropping Systems: Development of the Decision Support Tool DEXiSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Soil Tillage Research Organization (ISTRO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTRO, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie des pratiques de travail du sol en grande culture – utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GIS GCHP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de données spatiales hétérogènes pour l’évaluation d’un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau PAYOTE, exploration et évaluation de modèles spatialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation scientifique du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Volan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des adventices dans un contexte de changement. Séminaire de restitution à mi-parcours du projet de recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (Climat, pratiques agricoles, biodiversité))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de travail du sol et leurs effets sur les systèmes de grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ACTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une réduction du travail du sol sur la gestion des adventices : une analyse de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM, a tool for supporting the design of innovative IPM strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene ow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbon, Portugal. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement thanks to the MASC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting DEXiPM model for ex post assessment of the sustainability of innovative cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of direct seeding mulch based cropping systems (DMC) in the context of small scale farmers in the Cerrados Region of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.V. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A.M. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANDMOD 2010 : International conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of DEXi type models applied to design cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative cropping systems design and multicriteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of maize-based cropping systems with different weed management in Italy as evaluated with DEXiPM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios P. Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EWRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kaposvar, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gene stacking on gene flow: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Collonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between Genetically Modified (GM) and non-GM based Agricultural Supply Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MASC to evaluate the sustainability of cropping systems: Application to multicriteria assessment of organic cropping systems in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Glandières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative impacts of closest fields and background pollen on GM adventitious presence rates in non-GM harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified Crops Coexistence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Melbourne, Australia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for prototyping sustainable cropping systems based on a combination of design process and multicriteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Herbicide-Resistant weed beet: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects techniques de la coexistence : résultats du programme SIGMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence des cultures transgéniques et non transgéniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling maize pollen emission during the day and the flowering period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference, AAB, Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEXP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/GEO.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategy of GM and non GM products at the scale of a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design. International Symposium on methodologies on integrated analysis on farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of modelling for assessing spatial and temporal effects of GMOs - upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Scientific Colloquium Summary report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tabiano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des betteraves adventices résistantes à un herbicide: une approche par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – 20. Conférence du Columa, Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence measures for maize cultivation: lessons from gene flow and modelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2791/32690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling farmer's choice to evaluate GM and non-GM coexistence strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indicator-based MCDA framework for ex ante assessment of the sustainability of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenExP, un logiciel pour simuler des paysages agricoles en vue de l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'analyse spatiale (SAGEO'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative multi-attribute model for economic and ecological assessment of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scatasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Znidarsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Modelling (ICEM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Yamaguchi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEXP, un logiciel pour simuler des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg/France, France. pp.1 -- 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of past and on-going co-existence studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodriguez-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys-beet model to evaluate and manage populations of Herbicide-Tolerant weed beet, and implications for coexistence of Herbicide Tolerant and conventional sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-existence of GM and non-GM cotton crops in Andalusia (Southern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Menrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Reitmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers to evaluate and design cropping systems in agricultural regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. colloque international sur la Biologie des Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers for evaluating and designing scenarios for co-existence of GM, non-GM and organic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow in rapeseed : a major concern for co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to gene flow modelling and co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to gene flow modelling and co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC-03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers for designing and evaluating scenarios for co-existence of GM, non-GM and organic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC-03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-existence of GM, non-GM and organic maize crops in European agricultural landscapes : using MAPOD model to design necessary adjustments of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of rapeseed varieties in time and space : using GeneSys model to adapt cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'éléments de valeur sélective entre populations de colza hors-champs et populations cultivées : capacité de maintien des colzas de bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des résultats de l'AIP "OGM et environnement" 1998-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des modèles GeneSys-Colza et Mapod-Maïs pour raisonner des stratégies de ségrégation de filières et évaluer la faisabilité de certains seuils de pureté dans différents systèmes de culture et de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur les flux géniques hors de nouvelles variétés de colza vers les repousses. Intégration et évaluation des effets variétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS: Modelling the influence of cropping systems and varieties on transgenic rapeseed volunteers' dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Scientific Programme: Workshop Assessment of the impacts of genetically modified plants (AIGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPOD maize, a model to estimate effects of cross-pollination on gene dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Scientific Programme: Assessment of the impacts of genetically modified plants (AIGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des conditions d'intervention au champ en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape unit: A framework for discussing the representativeness of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. “Synergies for a resilient future: from knowledge to action”, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-149, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Tillage Practices and Correlations with Other Agricultural Practices in France: an Analysis of the Agreste Survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie des pratiques au cours de l’interculture en parcelles de grande culture – utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative IPM for Winter Wheat-based Rotations: First Results of ex post Sustainability Assessment of Cropping Systems Tested at INRA (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénézit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURE Congress 2015: IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une réduction du travail du sol sur la gestion des adventices – méthodologie d’utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015, Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for IPM : advances in the methodological workpackage of PURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Langrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 334 p., 2013, Future IPM in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® to assess the sustainability of an innovative apple production system : the exclusion netting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy, Italy. 334 p., 2013, Future IPM in Europe - 19-21 March 2013 PalaCongresi Rive del Garda Italy - Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DEXiPM model to analyse performances of innovative cropping systems tested in multilocal trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland, Finland. 591 p., 2012, ESA 12 Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC, a model to assess the sustainability of cropping systems: Taking advantage of feedback from first users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement using the MASC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux - Applications à la production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions, 280 p., 1994, 2-7380-0562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère des systèmes agricoles : une révolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.304, 2019, 9782759229390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategies for landscape and product flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified and Non-Gentically modified food supply chains : Co-existence and traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, 686 p., 2013, 978-1-4443-3-7785. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118373781.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and locating cropping systems on a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Netherlands, 992 p., 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante Assessment of the Sustainability of Alternative Cropping Systems: Implications for Using Multi-criteria Decision-Aid Methods - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-90-481-2665-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle de flux de gènes GENESYS pour évaluer et concevoir des systèmes de culture en cas de co-existence de cultures OGM, non-OGM et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomes et Innovations : 3ème édition des entretiens du Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biologie, Ecologie, Agronomie, 2-296-01130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GMOs within cropping systems: towards a more systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GM Crops - Ecological dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74 (Special Issue), Association of Applied Biologists, 2004, Aspects of Applied Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième partie : Modélisation des effets des systèmes de culture et du climat sur les pollinisations croisées chez le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du groupe nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première partie : Proposition de stratégies de ségrégation au champ et en entreprise de collecte-stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du programme nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de la biomasse des nodosités : influence de la nutrition carbonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tricot-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux. Applications à la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIP, 1994, 2-7380-0562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur ... CoSAC (anr-14-ce18-0007) Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les adventices dans de nouveaux contextes de production. Leviers techniques & retours d’expériences pour une gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise au conseil scientifique du Haut Conseil des Biotechnologies sur la coexistence des filières OGM / non-OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2011, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme ACI IMPACT des OGM 2004-2007 : Evaluer la relation entre modes de contrôle de gestion inter-firmes et organisation de la chaîne logistique amont dans les stratégies de séparation des filières OGM et non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 2007, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New case studies on the coexistence of GM and non-GM crops in European agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Menrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodriguez-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUR 22102 EN, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion du pollen : application à la gestion des cultures de maïs à l'échelle du parcellaire et de la région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode agronomique pour apprécier les risques de pollution diffuse par les nitrates d'origine agricole : Présentation et exemples d'application à l'échelle de la parcelle, de l'exploitation et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Aimon-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of necessary adjustments of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact des systèmes de culture sur la pollinisation croisée chez le maïs dans le cadre de l’établissement de règles de coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AGPT0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00875332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C3644A0"/>
+    <w:nsid w:val="A91D518B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-angevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1555-9160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gchp2e.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art17" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goetz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hufschmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toqu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ns4w-a314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12135434" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gas3-1w19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aliaga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2rpz-3y25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/v0rx-069a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6qrb-e703" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138502185112727E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ronceux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chancrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Daudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Sirdey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0741" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. V. Vasileiadis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Moonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Sattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Otto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X X. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.02.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQSC0VQG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c L. Paul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Collonnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-011-9527-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5R95HMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Wood" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.04.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2SP83ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecroart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.02.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K43KTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.09.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCZ7WC7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410394v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;croart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658299v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Squire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Perry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2009.0241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scatasta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.02.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLHZ8367-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199114v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684532v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885869v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Fort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delachapelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894544v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947130v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948555v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909710v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948516v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy," TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Volan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865579v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Curran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iocola" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mess&#233;an" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoirjean" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labreuche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M&#233;tais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801661v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741690v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186821v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019193v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749867v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Vasileiadis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756528v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468772v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios P. Vasileiadis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758231v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glandi&#232;res" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754290v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192098v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guerineau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750626v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/32690" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754636v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197659v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750780v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758358v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197673v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754591v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Znidarsic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755977v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762139v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Barbero" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759892v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodriguez-Cerezo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez-Barbero" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Menrad" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Reitmeier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758573v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758574v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759152v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762340v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759037v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760955v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761463v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758922v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deville" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761027v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roturier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759761v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764364v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602965v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799668v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743503v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359106v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanneau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747056v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186789v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748072v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Berder" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852641v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197969v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805903v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815073v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21915" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832199v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Champolivier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825953v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844031v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tricot-Pellerin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crozat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353404v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595377v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197697v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817246v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menrad" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aimon-Marie" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826228v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875332v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0062" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-angevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1555-9160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gchp2e.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art17" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goetz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hufschmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toqu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ns4w-a314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gas3-1w19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12135434" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aliaga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2rpz-3y25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/v0rx-069a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6qrb-e703" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138502185112727E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ronceux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chancrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475931v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Daudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Sirdey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0741" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. V. Vasileiadis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Moonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Sattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Otto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X X. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.02.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQSC0VQG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c L. Paul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Collonnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-011-9527-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5R95HMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Wood" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.04.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2SP83ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecroart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.02.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K43KTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.09.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCZ7WC7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410394v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;croart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658299v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Squire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Perry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2009.0241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scatasta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.02.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLHZ8367-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199114v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684532v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885869v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Fort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987810v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delachapelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy," TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894544v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947130v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Volan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865579v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Curran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iocola" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mess&#233;an" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoirjean" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labreuche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M&#233;tais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801661v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741690v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186821v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019193v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749867v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Vasileiadis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756528v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468772v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios P. Vasileiadis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758231v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751233v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glandi&#232;res" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754290v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192098v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guerineau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754636v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197659v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750780v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758358v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750626v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/32690" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197673v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755977v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754591v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Znidarsic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759892v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Barbero" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodriguez-Cerezo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762139v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez-Barbero" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Menrad" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Reitmeier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758573v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758574v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759037v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759152v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762340v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760955v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761463v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758922v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deville" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761027v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roturier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759761v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764364v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602965v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799668v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359106v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanneau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743503v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747056v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748072v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Berder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186789v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852641v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197969v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805903v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815073v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21915" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832199v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Champolivier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825953v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844031v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tricot-Pellerin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crozat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353404v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595377v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197697v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817246v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menrad" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aimon-Marie" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826228v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875332v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0062" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>