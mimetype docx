--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Angevin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1555-9160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Unité de recherche Info&Sols (Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission à la Direction Scientifique Agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice scientifique du GIS Grande Culture à Hautes Performances Economiques et Environnementales (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GC-HP2E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'animaux en vergers et en vignes : une solution agroécologique pour gérer les adventices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.224-240. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la connaissance, pour accompagner la transition vers des systèmes de culture gérant les adventices avec moins d'herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.201-216. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing animals into orchards and vineyards: an agroecological solution for managing weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101_GB, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DRo: A new indicator to assess spatiotemporal diversity and ecosystem services of crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127531. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from co-designing innovative, low-herbicide-use systems with farmers: the role of tools in support of facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIC, une base de données pour aider à s'orienter dans la jungle des méthodes d'évaluation et indicateurs de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hufschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des systèmes agricoles en transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/cba951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation in terms of weed management and overall sustainability of cropping systems designed with three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.art. 103637. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Miara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversification practices to enhance the sustainability of conventional cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.126279-126292. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection au calcul d’indicateurs agri-environnementaux au service de la PAC, des agriculteurs et porteurs d’enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ns4w-a314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité), 81, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gas3-1w19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actor-Oriented Multi-Criteria Assessment Framework to Support a Transition towards Sustainable Agricultural Systems Based on Crop Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Iocola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (13), pp.5434. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12135434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner expertise, expérimentation et simulation pour une gestion durable des adventices : les plateformes prospectives Syppre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/2rpz-3y25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.209-225. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/fqye-3778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements tirer du retrait de l’atrazine dans le cadre de l’interdiction prévue du glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.29. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mesurer les conséquences du retrait d’une molécule herbicide pivot en s’appuyant sur les expériences passées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.137-150. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/v0rx-069a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au diagnostic des obstacles à la réduction des herbicides dans les exploitations agricoles françaises. Enquêtes sur le plateau du Neubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.151-171. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/6qrb-e703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité pour accompagner les agriculteurs : embarras du choix ou pénurie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lassere-Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bzmzzf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle FLORSYS comme outil d’aide à la conception de systèmes de cul-ture innovants performants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: Toward a common framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIFruits, un outil d'évaluation multicritère des systèmes de production de fruits : d'un modèle de recherche à un outil terrain co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138502185112727E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of coexistence between GM and non-GM maize with a spatially explicit model of cross-pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multicriteria assessment model to evaluate the sustainability of conservation agriculture at the cropping system level in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we set up flexible and cost-effective coexistence measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.36-37. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de grande culture moins dépendants des énergies fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a decision support tool for managing coexistence between genetically modified and conventional maize at farm and regional levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des adventices dans les systèmes avec colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 684, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to design models assessing agricultural sustainability, based upon feedbacks from the DEXi decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1431-1447. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0315-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in evaluating sustainability of farming systems with indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2014052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation participative de prototypes de systèmes de culture combinant agriculture de conservation et agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2015.0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la durabilité de systèmes de culture en agriculture de conservation à Madagascar (région du lac Alaotra) avec MASC-Mada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2015.0741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of European maize-based cropping systems : economic, environmental and social assessment of current and proposed innovative IPM-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. V. Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. A. Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X X. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gene stacking on gene flow: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Collonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.243-256. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-011-9527-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bx81-1x20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting maize pollen production using tassel morphological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scenarios of spatio-temporal arrangement of crops at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.1881-1889. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and locating cropping systems on a regional scale. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.131 - 138. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structural variables of landscapes on the risks of spatial dissemination between GM and non-GM maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lecroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’évaluation et d’aide à la conception de stratégies innovantes de protection des grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/28re-fr04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.447-461. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the efficiency of buffer zones and harvest discarding on gene flow containment in oilseed rape. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (3), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects techniques de la coexistence : résultats du programme SIGMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (1), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the consequences of GM and non-GM segregation scenarios on GM crop placement in the landscape and cross-pollination risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lécroart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable introduction of GM crops into european agriculture: a summary report of the FP6 SIGMEA research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Squire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2009.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01504.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of cropping systems and climate on maize cross-pollination in agricultural landscapes: The MAPOD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.471-484. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative multi-attribute model for economic and ecological assessment of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scatasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (1-3), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenExP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.469-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS, un modèle pour évaluer et concevoir des systèmes de coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and use of a spatio-temporal model of cropping system effects on gene escape from transgenic oilseed rape varieties. Example of the GENESYS model applied to three co-existing herbicide tolerance transgenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.417-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GENESYS model quantifying the effect of cropping systems on gene escape from GM rape varieties to evaluate and design cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.11-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the indirect and long-term ecological impacts of innovation in agriculture is a real challenge : the GM example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'impact des OGM : Pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (5), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement de la fertilisation azotée. Le logiciel PCazote en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Transfert agronomie en Poitou-Charentes: Recherche et développement partagent un même projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic characterization of registered varieties in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les critères de choix variétal de nos voisins européens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrouée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 196, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et gestion quantitative de l'eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Acclimagri 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat mixte Pays des châteaux; Chambre d'agriculture Loir-et-Cher; GABLEC 41; ADDEAR 41, Jan 2025, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delachapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC (Multi-attribute Assessment of the Sustainability of Cropping systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Approches globales pour limiter le recours aux produits phytopharmaceutiques et Durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques - Résultats de recherche et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecophyto Recherche et Innovation, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'aide à la conception pour des systèmes sans herbicides. Guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet COPRAA et du modèle FLOSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de culture économes en herbicides avec les agriculteurs du GDA de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes innovants - Rôle de l'animation et des outils. Apports d’outils d’évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can models contribute to the design of cropping systems that meet both farmers' short-term problems and long-term objectives for sustainable weed management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of farm animals to control herbage mass, pests and weeds in orchards: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des connaissances pour la conception de systèmes de culture permettant l'autonomie protéique et azotée dans l'outil GECO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL3 : Rencontres Francophones Légumineuses #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : le projet CoSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Volan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, paris, France. pp.50-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating top-down and bottom-up approaches to design a new framework to asses crop diversification sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Iocola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of cropping systems on biodiversity: comparison of indicators for four systems along an intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denoirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Assessment of the Effects of Tillage Practices on Cropping Systems: Development of the Decision Support Tool DEXiSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Soil Tillage Research Organization (ISTRO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTRO, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie des pratiques de travail du sol en grande culture – utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GIS GCHP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de données spatiales hétérogènes pour l’évaluation d’un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau PAYOTE, exploration et évaluation de modèles spatialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation scientifique du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Volan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des adventices dans un contexte de changement. Séminaire de restitution à mi-parcours du projet de recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (Climat, pratiques agricoles, biodiversité))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de travail du sol et leurs effets sur les systèmes de grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ACTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une réduction du travail du sol sur la gestion des adventices : une analyse de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM, a tool for supporting the design of innovative IPM strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene ow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbon, Portugal. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement thanks to the MASC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting DEXiPM model for ex post assessment of the sustainability of innovative cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of direct seeding mulch based cropping systems (DMC) in the context of small scale farmers in the Cerrados Region of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.V. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A.M. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANDMOD 2010 : International conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of DEXi type models applied to design cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative cropping systems design and multicriteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of maize-based cropping systems with different weed management in Italy as evaluated with DEXiPM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios P. Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EWRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kaposvar, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gene stacking on gene flow: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Collonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between Genetically Modified (GM) and non-GM based Agricultural Supply Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MASC to evaluate the sustainability of cropping systems: Application to multicriteria assessment of organic cropping systems in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Glandières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative impacts of closest fields and background pollen on GM adventitious presence rates in non-GM harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified Crops Coexistence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Melbourne, Australia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for prototyping sustainable cropping systems based on a combination of design process and multicriteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Herbicide-Resistant weed beet: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects techniques de la coexistence : résultats du programme SIGMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence des cultures transgéniques et non transgéniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling maize pollen emission during the day and the flowering period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference, AAB, Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEXP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/GEO.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategy of GM and non GM products at the scale of a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design. International Symposium on methodologies on integrated analysis on farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of modelling for assessing spatial and temporal effects of GMOs - upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Scientific Colloquium Summary report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tabiano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des betteraves adventices résistantes à un herbicide: une approche par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – 20. Conférence du Columa, Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence measures for maize cultivation: lessons from gene flow and modelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2791/32690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling farmer's choice to evaluate GM and non-GM coexistence strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indicator-based MCDA framework for ex ante assessment of the sustainability of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenExP, un logiciel pour simuler des paysages agricoles en vue de l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'analyse spatiale (SAGEO'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative multi-attribute model for economic and ecological assessment of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scatasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Znidarsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Modelling (ICEM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Yamaguchi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEXP, un logiciel pour simuler des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg/France, France. pp.1 -- 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of past and on-going co-existence studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodriguez-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys-beet model to evaluate and manage populations of Herbicide-Tolerant weed beet, and implications for coexistence of Herbicide Tolerant and conventional sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-existence of GM and non-GM cotton crops in Andalusia (Southern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Menrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Reitmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers to evaluate and design cropping systems in agricultural regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. colloque international sur la Biologie des Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers for evaluating and designing scenarios for co-existence of GM, non-GM and organic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow in rapeseed : a major concern for co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to gene flow modelling and co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to gene flow modelling and co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC-03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers for designing and evaluating scenarios for co-existence of GM, non-GM and organic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC-03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-existence of GM, non-GM and organic maize crops in European agricultural landscapes : using MAPOD model to design necessary adjustments of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of rapeseed varieties in time and space : using GeneSys model to adapt cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'éléments de valeur sélective entre populations de colza hors-champs et populations cultivées : capacité de maintien des colzas de bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des résultats de l'AIP "OGM et environnement" 1998-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des modèles GeneSys-Colza et Mapod-Maïs pour raisonner des stratégies de ségrégation de filières et évaluer la faisabilité de certains seuils de pureté dans différents systèmes de culture et de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur les flux géniques hors de nouvelles variétés de colza vers les repousses. Intégration et évaluation des effets variétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS: Modelling the influence of cropping systems and varieties on transgenic rapeseed volunteers' dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Scientific Programme: Workshop Assessment of the impacts of genetically modified plants (AIGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPOD maize, a model to estimate effects of cross-pollination on gene dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Scientific Programme: Assessment of the impacts of genetically modified plants (AIGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des conditions d'intervention au champ en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape unit: A framework for discussing the representativeness of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. “Synergies for a resilient future: from knowledge to action”, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-149, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Tillage Practices and Correlations with Other Agricultural Practices in France: an Analysis of the Agreste Survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie des pratiques au cours de l’interculture en parcelles de grande culture – utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative IPM for Winter Wheat-based Rotations: First Results of ex post Sustainability Assessment of Cropping Systems Tested at INRA (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénézit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURE Congress 2015: IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une réduction du travail du sol sur la gestion des adventices – méthodologie d’utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015, Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for IPM : advances in the methodological workpackage of PURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Langrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 334 p., 2013, Future IPM in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® to assess the sustainability of an innovative apple production system : the exclusion netting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy, Italy. 334 p., 2013, Future IPM in Europe - 19-21 March 2013 PalaCongresi Rive del Garda Italy - Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DEXiPM model to analyse performances of innovative cropping systems tested in multilocal trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland, Finland. 591 p., 2012, ESA 12 Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC, a model to assess the sustainability of cropping systems: Taking advantage of feedback from first users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement using the MASC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux - Applications à la production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions, 280 p., 1994, 2-7380-0562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère des systèmes agricoles : une révolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.304, 2019, 9782759229390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategies for landscape and product flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified and Non-Gentically modified food supply chains : Co-existence and traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, 686 p., 2013, 978-1-4443-3-7785. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118373781.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and locating cropping systems on a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Netherlands, 992 p., 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante Assessment of the Sustainability of Alternative Cropping Systems: Implications for Using Multi-criteria Decision-Aid Methods - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-90-481-2665-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle de flux de gènes GENESYS pour évaluer et concevoir des systèmes de culture en cas de co-existence de cultures OGM, non-OGM et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomes et Innovations : 3ème édition des entretiens du Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biologie, Ecologie, Agronomie, 2-296-01130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GMOs within cropping systems: towards a more systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GM Crops - Ecological dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74 (Special Issue), Association of Applied Biologists, 2004, Aspects of Applied Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième partie : Modélisation des effets des systèmes de culture et du climat sur les pollinisations croisées chez le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du groupe nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première partie : Proposition de stratégies de ségrégation au champ et en entreprise de collecte-stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du programme nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de la biomasse des nodosités : influence de la nutrition carbonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tricot-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux. Applications à la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIP, 1994, 2-7380-0562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur ... CoSAC (anr-14-ce18-0007) Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les adventices dans de nouveaux contextes de production. Leviers techniques & retours d’expériences pour une gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise au conseil scientifique du Haut Conseil des Biotechnologies sur la coexistence des filières OGM / non-OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2011, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme ACI IMPACT des OGM 2004-2007 : Evaluer la relation entre modes de contrôle de gestion inter-firmes et organisation de la chaîne logistique amont dans les stratégies de séparation des filières OGM et non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 2007, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New case studies on the coexistence of GM and non-GM crops in European agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Menrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodriguez-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUR 22102 EN, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion du pollen : application à la gestion des cultures de maïs à l'échelle du parcellaire et de la région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode agronomique pour apprécier les risques de pollution diffuse par les nitrates d'origine agricole : Présentation et exemples d'application à l'échelle de la parcelle, de l'exploitation et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Aimon-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of necessary adjustments of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact des systèmes de culture sur la pollinisation croisée chez le maïs dans le cadre de l’établissement de règles de coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AGPT0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00875332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Angevin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1555-9160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Unité de recherche Info&Sols (Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission à la Direction Scientifique Agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice scientifique du GIS Grande Culture à Hautes Performances Economiques et Environnementales (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GC-HP2E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la connaissance, pour accompagner la transition vers des systèmes de culture gérant les adventices avec moins d'herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.201-216. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'animaux en vergers et en vignes : une solution agroécologique pour gérer les adventices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.224-240. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing animals into orchards and vineyards: an agroecological solution for managing weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101_GB, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DRo: A new indicator to assess spatiotemporal diversity and ecosystem services of crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127531. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from co-designing innovative, low-herbicide-use systems with farmers: the role of tools in support of facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIC, une base de données pour aider à s'orienter dans la jungle des méthodes d'évaluation et indicateurs de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hufschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des systèmes agricoles en transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/cba951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation in terms of weed management and overall sustainability of cropping systems designed with three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.art. 103637. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Miara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversification practices to enhance the sustainability of conventional cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.126279-126292. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection au calcul d’indicateurs agri-environnementaux au service de la PAC, des agriculteurs et porteurs d’enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ns4w-a314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actor-Oriented Multi-Criteria Assessment Framework to Support a Transition towards Sustainable Agricultural Systems Based on Crop Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Iocola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (13), pp.5434. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12135434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité), 81, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gas3-1w19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner expertise, expérimentation et simulation pour une gestion durable des adventices : les plateformes prospectives Syppre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/2rpz-3y25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.209-225. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/fqye-3778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enseignements tirer du retrait de l’atrazine dans le cadre de l’interdiction prévue du glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.29. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mesurer les conséquences du retrait d’une molécule herbicide pivot en s’appuyant sur les expériences passées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.137-150. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/v0rx-069a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au diagnostic des obstacles à la réduction des herbicides dans les exploitations agricoles françaises. Enquêtes sur le plateau du Neubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.151-171. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/6qrb-e703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité pour accompagner les agriculteurs : embarras du choix ou pénurie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lassere-Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bzmzzf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle FLORSYS comme outil d’aide à la conception de systèmes de cul-ture innovants performants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIFruits, un outil d'évaluation multicritère des systèmes de production de fruits : d'un modèle de recherche à un outil terrain co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138502185112727E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: Toward a common framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de grande culture moins dépendants des énergies fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of coexistence between GM and non-GM maize with a spatially explicit model of cross-pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multicriteria assessment model to evaluate the sustainability of conservation agriculture at the cropping system level in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we set up flexible and cost-effective coexistence measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.36-37. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in evaluating sustainability of farming systems with indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2014052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a decision support tool for managing coexistence between genetically modified and conventional maize at farm and regional levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des adventices dans les systèmes avec colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 684, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to design models assessing agricultural sustainability, based upon feedbacks from the DEXi decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1431-1447. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0315-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation participative de prototypes de systèmes de culture combinant agriculture de conservation et agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2015.0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la durabilité de systèmes de culture en agriculture de conservation à Madagascar (région du lac Alaotra) avec MASC-Mada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2015.0741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of European maize-based cropping systems : economic, environmental and social assessment of current and proposed innovative IPM-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. V. Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. A. Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X X. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gene stacking on gene flow: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Collonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.243-256. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-011-9527-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bx81-1x20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting maize pollen production using tassel morphological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scenarios of spatio-temporal arrangement of crops at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (12), pp.1881-1889. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and locating cropping systems on a regional scale. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.131 - 138. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structural variables of landscapes on the risks of spatial dissemination between GM and non-GM maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lecroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’évaluation et d’aide à la conception de stratégies innovantes de protection des grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/28re-fr04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.447-461. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the efficiency of buffer zones and harvest discarding on gene flow containment in oilseed rape. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (3), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects techniques de la coexistence : résultats du programme SIGMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (1), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to evaluate the consequences of GM and non-GM segregation scenarios on GM crop placement in the landscape and cross-pollination risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lécroart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1-2), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable introduction of GM crops into european agriculture: a summary report of the FP6 SIGMEA research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Squire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2009.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01504.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of cropping systems and climate on maize cross-pollination in agricultural landscapes: The MAPOD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.471-484. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative multi-attribute model for economic and ecological assessment of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scatasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (1-3), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenExP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.469-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS, un modèle pour évaluer et concevoir des systèmes de coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and use of a spatio-temporal model of cropping system effects on gene escape from transgenic oilseed rape varieties. Example of the GENESYS model applied to three co-existing herbicide tolerance transgenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.417-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GENESYS model quantifying the effect of cropping systems on gene escape from GM rape varieties to evaluate and design cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.11-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the indirect and long-term ecological impacts of innovation in agriculture is a real challenge : the GM example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'impact des OGM : Pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (5), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement de la fertilisation azotée. Le logiciel PCazote en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Transfert agronomie en Poitou-Charentes: Recherche et développement partagent un même projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic characterization of registered varieties in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les critères de choix variétal de nos voisins européens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrouée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 196, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et gestion quantitative de l'eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Acclimagri 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat mixte Pays des châteaux; Chambre d'agriculture Loir-et-Cher; GABLEC 41; ADDEAR 41, Jan 2025, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delachapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC (Multi-attribute Assessment of the Sustainability of Cropping systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Approches globales pour limiter le recours aux produits phytopharmaceutiques et Durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques - Résultats de recherche et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecophyto Recherche et Innovation, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes innovants - Rôle de l'animation et des outils. Apports d’outils d’évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can models contribute to the design of cropping systems that meet both farmers' short-term problems and long-term objectives for sustainable weed management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de culture économes en herbicides avec les agriculteurs du GDA de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'aide à la conception pour des systèmes sans herbicides. Guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet COPRAA et du modèle FLOSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of farm animals to control herbage mass, pests and weeds in orchards: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des connaissances pour la conception de systèmes de culture permettant l'autonomie protéique et azotée dans l'outil GECO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL3 : Rencontres Francophones Légumineuses #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : le projet CoSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Volan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, paris, France. pp.50-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating top-down and bottom-up approaches to design a new framework to asses crop diversification sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Iocola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of cropping systems on biodiversity: comparison of indicators for four systems along an intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Denoirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Assessment of the Effects of Tillage Practices on Cropping Systems: Development of the Decision Support Tool DEXiSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Soil Tillage Research Organization (ISTRO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTRO, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie des pratiques de travail du sol en grande culture – utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GIS GCHP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de données spatiales hétérogènes pour l’évaluation d’un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau PAYOTE, exploration et évaluation de modèles spatialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation scientifique du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Volan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des adventices dans un contexte de changement. Séminaire de restitution à mi-parcours du projet de recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (Climat, pratiques agricoles, biodiversité))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de travail du sol et leurs effets sur les systèmes de grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ACTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une réduction du travail du sol sur la gestion des adventices : une analyse de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM, a tool for supporting the design of innovative IPM strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene ow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbon, Portugal. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement thanks to the MASC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting DEXiPM model for ex post assessment of the sustainability of innovative cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANDMOD 2010 : International conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of DEXi type models applied to design cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of direct seeding mulch based cropping systems (DMC) in the context of small scale farmers in the Cerrados Region of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.V. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A.M. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative cropping systems design and multicriteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of maize-based cropping systems with different weed management in Italy as evaluated with DEXiPM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios P. Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EWRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kaposvar, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative impacts of closest fields and background pollen on GM adventitious presence rates in non-GM harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified Crops Coexistence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Melbourne, Australia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for prototyping sustainable cropping systems based on a combination of design process and multicriteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gene stacking on gene flow: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc L. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Collonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Coexistence between Genetically Modified (GM) and non-GM based Agricultural Supply Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MASC to evaluate the sustainability of cropping systems: Application to multicriteria assessment of organic cropping systems in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Glandières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Herbicide-Resistant weed beet: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference GMCC-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects techniques de la coexistence : résultats du programme SIGMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence des cultures transgéniques et non transgéniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling maize pollen emission during the day and the flowering period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference, AAB, Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence measures for maize cultivation: lessons from gene flow and modelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2791/32690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of modelling for assessing spatial and temporal effects of GMOs - upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Scientific Colloquium Summary report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tabiano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des betteraves adventices résistantes à un herbicide: une approche par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – 20. Conférence du Columa, Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEXP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/GEO.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategy of GM and non GM products at the scale of a territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design. International Symposium on methodologies on integrated analysis on farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling farmer's choice to evaluate GM and non-GM coexistence strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference GMCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indicator-based MCDA framework for ex ante assessment of the sustainability of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative multi-attribute model for economic and ecological assessment of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scatasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Znidarsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Modelling (ICEM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Yamaguchi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenExP, un logiciel pour simuler des paysages agricoles en vue de l'étude de la diffusion de transgènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'analyse spatiale (SAGEO'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEXP, un logiciel pour simuler des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg/France, France. pp.1 -- 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of past and on-going co-existence studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodriguez-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys-beet model to evaluate and manage populations of Herbicide-Tolerant weed beet, and implications for coexistence of Herbicide Tolerant and conventional sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-existence of GM and non-GM cotton crops in Andalusia (Southern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Menrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Reitmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference GMCC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers to evaluate and design cropping systems in agricultural regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. colloque international sur la Biologie des Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers for evaluating and designing scenarios for co-existence of GM, non-GM and organic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to gene flow modelling and co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to gene flow modelling and co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC-03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow in rapeseed : a major concern for co-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the GeneSys model quantifying the effect of cropping systems on gene flow from GM rape varieties to rape volunteers for designing and evaluating scenarios for co-existence of GM, non-GM and organic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC-03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-existence of GM, non-GM and organic maize crops in European agricultural landscapes : using MAPOD model to design necessary adjustments of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMCC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of rapeseed varieties in time and space : using GeneSys model to adapt cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'éléments de valeur sélective entre populations de colza hors-champs et populations cultivées : capacité de maintien des colzas de bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des résultats de l'AIP "OGM et environnement" 1998-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des modèles GeneSys-Colza et Mapod-Maïs pour raisonner des stratégies de ségrégation de filières et évaluer la faisabilité de certains seuils de pureté dans différents systèmes de culture et de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur les flux géniques hors de nouvelles variétés de colza vers les repousses. Intégration et évaluation des effets variétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS: Modelling the influence of cropping systems and varieties on transgenic rapeseed volunteers' dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Scientific Programme: Workshop Assessment of the impacts of genetically modified plants (AIGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPOD maize, a model to estimate effects of cross-pollination on gene dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Scientific Programme: Assessment of the impacts of genetically modified plants (AIGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des conditions d'intervention au champ en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape unit: A framework for discussing the representativeness of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. “Synergies for a resilient future: from knowledge to action”, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-149, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Tillage Practices and Correlations with Other Agricultural Practices in France: an Analysis of the Agreste Survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie des pratiques au cours de l’interculture en parcelles de grande culture – utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative IPM for Winter Wheat-based Rotations: First Results of ex post Sustainability Assessment of Cropping Systems Tested at INRA (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénézit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURE Congress 2015: IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une réduction du travail du sol sur la gestion des adventices – méthodologie d’utilisation de l’enquête SSP (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015, Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® to assess the sustainability of an innovative apple production system : the exclusion netting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy, Italy. 334 p., 2013, Future IPM in Europe - 19-21 March 2013 PalaCongresi Rive del Garda Italy - Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for IPM : advances in the methodological workpackage of PURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Langrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 334 p., 2013, Future IPM in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DEXiPM model to analyse performances of innovative cropping systems tested in multilocal trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland, Finland. 591 p., 2012, ESA 12 Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC, a model to assess the sustainability of cropping systems: Taking advantage of feedback from first users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement using the MASC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Craheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux - Applications à la production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions, 280 p., 1994, 2-7380-0562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère des systèmes agricoles : une révolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.304, 2019, 9782759229390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of collection strategies for landscape and product flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetically Modified and Non-Gentically modified food supply chains : Co-existence and traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, 686 p., 2013, 978-1-4443-3-7785. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118373781.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and locating cropping systems on a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Netherlands, 992 p., 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante Assessment of the Sustainability of Alternative Cropping Systems: Implications for Using Multi-criteria Decision-Aid Methods - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-90-481-2665-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle de flux de gènes GENESYS pour évaluer et concevoir des systèmes de culture en cas de co-existence de cultures OGM, non-OGM et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomes et Innovations : 3ème édition des entretiens du Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biologie, Ecologie, Agronomie, 2-296-01130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GMOs within cropping systems: towards a more systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GM Crops - Ecological dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74 (Special Issue), Association of Applied Biologists, 2004, Aspects of Applied Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première partie : Proposition de stratégies de ségrégation au champ et en entreprise de collecte-stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du programme nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième partie : Modélisation des effets des systèmes de culture et du climat sur les pollinisations croisées chez le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du groupe nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de la biomasse des nodosités : influence de la nutrition carbonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tricot-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux. Applications à la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIP, 1994, 2-7380-0562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur ... CoSAC (anr-14-ce18-0007) Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les adventices dans de nouveaux contextes de production. Leviers techniques & retours d’expériences pour une gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise au conseil scientifique du Haut Conseil des Biotechnologies sur la coexistence des filières OGM / non-OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] auto-saisine. 2011, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme ACI IMPACT des OGM 2004-2007 : Evaluer la relation entre modes de contrôle de gestion inter-firmes et organisation de la chaîne logistique amont dans les stratégies de séparation des filières OGM et non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministere de la Recherche et de l'Enseignement Superieur. 2007, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New case studies on the coexistence of GM and non-GM crops in European agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Menrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodriguez-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUR 22102 EN, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion du pollen : application à la gestion des cultures de maïs à l'échelle du parcellaire et de la région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode agronomique pour apprécier les risques de pollution diffuse par les nitrates d'origine agricole : Présentation et exemples d'application à l'échelle de la parcelle, de l'exploitation et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Aimon-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of necessary adjustments of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact des systèmes de culture sur la pollinisation croisée chez le maïs dans le cadre de l’établissement de règles de coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AGPT0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00875332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A91D518B"/>
+    <w:nsid w:val="08501007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-angevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1555-9160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gchp2e.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art17" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goetz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hufschmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toqu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ns4w-a314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gas3-1w19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12135434" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aliaga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2rpz-3y25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/v0rx-069a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6qrb-e703" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138502185112727E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ronceux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chancrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475931v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Daudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Sirdey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0741" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. V. Vasileiadis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Moonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Sattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Otto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X X. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.02.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQSC0VQG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c L. Paul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Collonnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-011-9527-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5R95HMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Wood" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.04.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2SP83ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecroart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.02.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K43KTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.09.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCZ7WC7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410394v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;croart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658299v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Squire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Perry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2009.0241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scatasta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.02.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLHZ8367-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199114v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684532v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885869v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Fort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987810v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delachapelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy," TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894544v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947130v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Volan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865579v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Curran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iocola" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mess&#233;an" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoirjean" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labreuche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M&#233;tais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801661v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741690v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186821v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019193v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749867v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Vasileiadis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756528v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468772v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios P. Vasileiadis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758231v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751233v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glandi&#232;res" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754290v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192098v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guerineau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754636v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197659v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750780v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758358v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750626v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/32690" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197673v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755977v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754591v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Znidarsic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759892v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Barbero" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodriguez-Cerezo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762139v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez-Barbero" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Menrad" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Reitmeier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758573v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758574v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759037v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759152v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762340v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760955v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761463v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758922v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deville" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761027v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roturier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759761v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764364v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602965v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799668v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359106v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanneau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743503v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747056v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748072v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Berder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186789v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852641v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197969v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805903v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815073v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21915" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832199v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Champolivier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825953v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844031v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tricot-Pellerin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crozat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353404v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595377v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197697v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817246v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menrad" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aimon-Marie" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826228v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875332v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0062" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-angevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1555-9160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gchp2e.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goetz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hufschmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toqu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ns4w-a314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12135434" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gas3-1w19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aliaga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2rpz-3y25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/v0rx-069a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6qrb-e703" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138502185112727E12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ronceux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chancrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Daudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Sirdey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0741" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. V. Vasileiadis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Moonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Sattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Otto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X X. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.02.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQSC0VQG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c L. Paul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Collonnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-011-9527-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5R95HMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Wood" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.04.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2SP83ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecroart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.02.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K43KTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.09.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCZ7WC7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410394v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;croart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658299v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Squire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Perry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2009.0241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scatasta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.02.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLHZ8367-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199114v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684532v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885869v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Fort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tayot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delachapelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894544v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947130v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948516v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948555v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909710v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Volan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865579v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Curran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iocola" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mess&#233;an" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoirjean" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labreuche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M&#233;tais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801661v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741690v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186821v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019193v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749867v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Vasileiadis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173191v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flandin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.V. Xavier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.M. da Silva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468772v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios P. Vasileiadis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758231v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glandi&#232;res" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754290v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192098v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guerineau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750626v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/32690" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750780v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758358v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197659v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197673v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754591v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Znidarsic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755977v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759892v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Barbero" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodriguez-Cerezo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762139v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomez-Barbero" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Menrad" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Reitmeier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758573v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758574v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759152v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762340v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759037v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760955v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761463v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758922v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deville" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761027v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roturier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759761v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764364v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602965v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799668v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359106v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanneau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743503v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747056v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748072v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Berder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186789v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852641v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197969v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805903v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815073v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21915" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832199v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Champolivier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825953v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844031v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tricot-Pellerin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crozat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353404v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595377v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197697v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817246v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menrad" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aimon-Marie" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826228v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875332v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0062" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>