--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,11865 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11814 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederique Bertoncello </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interpolation method to measure delta evolution and sediment flux: Application to the late Holocene coastal plain of the Argens River in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 424, pp.106159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical markers of human occupation in the lower Argens valley (Fréjus, France): from protohistory to Roman times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.242-249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du paysage et du peuplement en Provence orientale à l'Holocène : paléogéographies de la basse vallée de l'Argens (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), p. 23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02155355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILITÉ DES PAYSAGES LITTORAUX ET PEUPLEMENT DANS LA BASSE VALLÉE DE L’ARGENS (VAR, FRANCE) AU COURS DE L’HOLOCÈNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evolution morpho-sédimentaire de la basse plaine de l'Argens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série n°25, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager dans l'Empire romain ou le Tour de Gaule en 80 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2012/2), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage &amp;quot;Poirier Nicolas, Un espace rural à la loupe. Paysage, peuplement et territoires en Berry de la préhistoire à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.357-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et modélisation des dynamiques socio-environnementales Holocènes des paysages fluviaux de la côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et modélisation des dynamiques socio-environnementales holocènes des paysages fluviaux de la Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Supplément n° 1, pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative sea-level changes and coastal evolution at Forum Julii (Fréjus, Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (339), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et paléoenvironnement sur le site du pont romain des Esclapes (Fréjus, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.181-196. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques morpho-sédimentaires et peuplement sur le Rocher de Roquebrune-sur-Argens (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision renouvelée de la dynamique du paysage dans la basse vallée de l'Argens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.223-225. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer l'histoire du paysage dans la basse vallée de l'Argens (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Habitat perché de Sainte-Candie à Roquebrune-sur-Argens, Var</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et modèles d'analyse spatiale : compte-rendu de l'École Thématique de Montpellier (17-21 octobre 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures en terrasses dans la Roya : résilience territoriale post Tempête Alex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie de Callian, Seillans, Montauroux : focus sur un espace dynamique du territoire de Forum Iulii (Fréjus, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta Boularot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie sociale et développement territorial en Gaule Narbonnaise et dans les provinces voisines : enquêtes au croisement de l’épigraphie et de l’archéologie spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Favory, Marie-Jeanne Ouriachi, Christophe Pellecuer, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques entre Rhône, Alpes et Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Etude de l’Age du Fer (AFEAF), May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeann Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Computer Applications and Quantitative Methods in Archaeology (CAA) international conference: Human History and Digital Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tübingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01972574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2018 - 46th Computer Applications and Quantitative Methods in Archaeology international conference « Human history and digital future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems in Archaeology: general issues and first insights from the ModelAnSet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Academy of Excellence, Nice, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ‘alphabet’ to describe the spatio-temporal dynamics of settlement systems: a relevant representation of time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2014 - 21st century Archaeology: Concepts, Methods and Tools.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory and romanisation: the reorganisation of city-systems after the Roman conquest in southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium series, The WSU Department of Anthropology and College of Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pullman (Washington state, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de traitement de l’information archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Journées Nationales de l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape dynamics in the lower Argens valley (Fréjus, Var, France) from Neolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Curso de Arqueologia Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alcúdia (Mallorca, Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the human factor in predictive modelling: a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2012 Proceedings of the 40th Conference in Computer Applications and Quantitative Methods in Archaeology, Southampton, United Kingdom, 26-30 March 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.379-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long and winding road: combining least cost paths and network analysis techniques for settlement location analysis and predictive modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brughmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2012 Proceedings of the 40th Conference in Computer Applications and Quantitative Methods in Archaeology, Southampton, United Kingdom, 26-30 March 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux et des hommes : réseaux de peuplement et réseaux familiaux dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres du groupe RES-HIST - Réseaux et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implantations humaines en milieu littoral méditerranéen : facteurs d’installation et processus d’appropriation de l’espace, de la Préhistoire au Moyen Âge. XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archaeomedes to Archaepigraph: spatial archaeology and epigraphy to study settlement and territory dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Curso de Arqueologia Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alcúdia (Mallorca, Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental dynamics of Roman settlement systems: the ArchaeDyn and IHAPMA projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations on methods of interpretative model creation and social dynamics simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes spatiaux et transformation du système de peuplement : approche comparative et prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme ou le Climat ? Multi-temporalités et incertitudes dans l’analyse des interactions société-milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Visualisation des dynamiques spatiales : raisonner sur le temps long et ses incertitudes. Ecole Thématique MoDys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fréjus (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contextes spatiaux aux processus transformation de l'habitat rural : l'apport de la modélisation prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilites environnementales, mutations sociales Nature, Intensités, Échelles et Temporalités des changements. XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the concept of spatial contexts for the prediction of archaeological rural settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du littoral et peuplement : le cas de la colonie romaine de Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaelle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fréjus Romaine. La ville et son territoire. 8ème Colloque Historique de Fréjus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fréjus, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00852748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures du peuplement et organisation des territoires en Gaule Centrale et Gaule du Sud. Réflexions pour une confrontation interrégionale (programme Archaedyn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements », XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archaeological Sherds to Qualitative Information for Settlement Pattern Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the artefact - Digital Interpretation of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Prato, Italy. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical typology and settlement pattern modelling at micro-regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hierarchical typology and settlement pattern modelling at</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">micro-regional scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00309093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the “memory of landscape” to model changes in archaeological settlement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology Conference LAC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre & Transitions écologiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Joinnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUS. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA; Editions APDCA, 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147oh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04413296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITES ENVIRONNEMENTALES, MUTATIONS SOCIALES : natures, intensités, échelles et temporalités des changements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA, pp.349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formentera antes y después de Can Blai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González-Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. H. Fernández; R. González Villaescusa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Can Blai. Una fortificación tardoantigua de Ebusus (Formentera, Baleares).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.153-161, 2023, Monografies del Museu Arqueològic d’Eivissa i Formentera., 978-84-87143 69-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des systèmes de peuplement à la modélisation de leur dynamique : retour sur 40 ans d’élaboration collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertoncello, M.-J. Ouriachi, L. Nuninger, F. Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.93-105, 2023, 2-904110-65-8. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147p6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et trame du peuplement dans la région de Fréjus (Var, France) entre le Vème et le VIIIème siècles de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Ségura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pergola Philippe; Castiglia Gabriele; Essa Kas Hanna Elie; Martinetto Ilaria; Ségura Jean-Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perchement et Réalités fortifiées en Méditerranée et en Europe Vème - Xème siècles. Fortified Hilltop Settlements in the Mediterranean and in Europe (5th-10th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156-167, 2023, 9781803272429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lang, V. Hochschild, T. Sonnemann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human history and digital future, Proceeding of the 46th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tübingen University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-190, 2023, 978-3-947251-90-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-374, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 6: ‘romanisation’ (2nd century BCE – 1st century CE): power games between Romans and southern Gauls after the Conquest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 9, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la transition écologique au port de Nice. La pollution aérienne comme enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la transition écologique et citoyenne. Alpes maritimes et Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des Alpes-Maritimes et territoires proches : Les contributions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif des actrices et acteurs de la Transition 06. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la Transition Ecologique et Citoyenne Alpes-Maritimes et Alpes du Sud.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Synergie de la transition 06, pp.17-18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 6 dite « romanisation » (IIe s. av. n. è.-Ie s. de n. è.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders, Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l’ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-271, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating “land use heritage” to model changes in archaeological settlement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Castrorao Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2014 proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VU University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2016, 978-90-825296-0-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5463/lac.2014.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données archéologiques informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique, Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche (2014-2016) "Dynamiques du peuplement et des paysages dans le territoire de Fréjus". Rapport d'activité 2015 et projet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var, pp.9-11, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude de la genèse des implantations humaines en milieu littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercuri, Laurence and González, Villaescusa, Ricardo and Bertoncello, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implantations humaines en milieu littoral méditerranéen : facteurs d’installation et processus d’appropriation de l’espace, de la Préhistoire au Moyen Âge. XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long and Winding Road: Combining Least Cost Paths and Network Analysis Techniques for Settlement Location Analysis and Predictive Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brughmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Earl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philip Verhagen; Graeme Earl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-366, 2014, Archaeology in the Digital Era, 9789048519590. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9789048519590-039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et organisation de l'habitat en Narbonnaise orientale et dans les Alpes Maritimes (cités de Fréjus, Antibes, Vence et Briançonnet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiches, Jean-Luc and Plana-Mallart, Rosa and Revilla Calvo, Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et territoires dans les cités de l'Occident romain. Gallia et Hispania - Paisajes rurales y territorios en las ciudades des occidento romano. Gallia e Hispania. Actes du colloque International Ager IX, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-211, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement et territoire dans la longue durée : retour sur 25 ans d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault De Beaune S., Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions; CNRS éditions Alpha, pp.150-157, 2012, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes spatiaux et transformations du système de peuplement : approche comparative et prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello, Frédérique and Braemer, Frank. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements. Actes des XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, Antibes 20-22 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et modéliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.127-161, 2011, Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var, Pont des Esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol G., Fiches J.-L., Garmy P. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 41, Montpellier : éditions de l'Association de la Revue Archéologique de Narbonnaise, p. 109-115, 2011, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du littoral et peuplement : le cas de la colonie romaine de Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasqualini, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fréjus romaine, la ville et son histoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique, actes du 8e colloque historique de Fréjus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var : Pont des esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gébara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol, Guy and Fiches, Jean-Luc and Pierre, Garmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine. Actes du Colloque du pont du Gard, 8-11 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (suppl.), pp.109-115, 2011, Revue Archéologique de Narbonnaise, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-environnementales dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.171-179, 2011, Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var : Pont des esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gébara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol, Guy and Fiches, Jean-Luc and Pierre, Garmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine. Actes du Colloque du pont du Gard, 8-11 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (suppl.), pp.109-115, 2011, Revue Archéologique de Narbonnaise, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trama de puntos al sistema de poblamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa García Prosper, Pierre Guérin, Jose Luis de Madaria y Paloma Sánchez Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastros, habitats y via romana. Paisajes historicos de Europa (Proyecto Interreg 3C Vistoria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat Valenciana, p. 47-69, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des références bibliographiques de la Commission d’étude des Enceintes Préhistoriques et Fortifications Anhistoriques de 1906 à 1922, concernant les sites fortifiés de l’âge du Fer de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie pour la base de données des sites fortifiés protohistoriques de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2015 et projet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2015, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géo-archéologiques au quartier de La Plaine, Fréjus (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, Service du Patrimoine de la Ville de Fréjus, MSHS Sud-Est, Réseau National des MSH. 2015, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géo-archéologiques des parcellaires fossiles de La Plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM-UMR 7264. 2015, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2014 et projet 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospeccion sistematica de julio 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_4] Université Nice Sophia Antipolis, Fondation UNICE, CNRS, CEPAM, Museu Arquelogic d'Eivissa. 2014, pp.52-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection sistematica de julio 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_4] Université Nice Sophia Antipolis, Fondation UNICE, CNRS, CEPAM, Museu Arquelogic d'Eivissa. 2013, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Briquet-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11999,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.09.028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6893" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTVS0D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.394" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.66" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta Boularot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeann Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jeneson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brughmans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Bony" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770645v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez-Villaescusa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Larrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147p6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/147152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495754v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/19872" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471713v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moatti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197897v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castrorao Barba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lac2014proceedings.nl/article/view/86" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5463/lac.2014.60" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466706v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Earl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/books/9789048519590/9789048519590-039/9789048519590-039.xml" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048519590-039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125880v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine G&#233;bara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617309v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649829v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Bony" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378240v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378236v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197896v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.09.028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTVS0D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.66" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta Boularot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeann Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jeneson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brughmans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Bony" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasserre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barneaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez-Villaescusa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Larrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147p6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/147152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/19872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castrorao Barba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lac2014proceedings.nl/article/view/86" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5463/lac.2014.60" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Earl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/books/9789048519590/9789048519590-039/9789048519590-039.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048519590-039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Bony" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine G&#233;bara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289083v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>