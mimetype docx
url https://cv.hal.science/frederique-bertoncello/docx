--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederique Bertoncello </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interpolation method to measure delta evolution and sediment flux: Application to the late Holocene coastal plain of the Argens River in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 424, pp.106159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical markers of human occupation in the lower Argens valley (Fréjus, France): from protohistory to Roman times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.242-249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du paysage et du peuplement en Provence orientale à l'Holocène : paléogéographies de la basse vallée de l'Argens (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), p. 23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02155355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILITÉ DES PAYSAGES LITTORAUX ET PEUPLEMENT DANS LA BASSE VALLÉE DE L’ARGENS (VAR, FRANCE) AU COURS DE L’HOLOCÈNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evolution morpho-sédimentaire de la basse plaine de l'Argens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série n°25, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager dans l'Empire romain ou le Tour de Gaule en 80 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2012/2), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage &amp;quot;Poirier Nicolas, Un espace rural à la loupe. Paysage, peuplement et territoires en Berry de la préhistoire à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.357-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et modélisation des dynamiques socio-environnementales Holocènes des paysages fluviaux de la côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et modélisation des dynamiques socio-environnementales holocènes des paysages fluviaux de la Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Supplément n° 1, pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative sea-level changes and coastal evolution at Forum Julii (Fréjus, Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (339), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et paléoenvironnement sur le site du pont romain des Esclapes (Fréjus, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.181-196. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques morpho-sédimentaires et peuplement sur le Rocher de Roquebrune-sur-Argens (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision renouvelée de la dynamique du paysage dans la basse vallée de l'Argens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.223-225. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer l'histoire du paysage dans la basse vallée de l'Argens (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Habitat perché de Sainte-Candie à Roquebrune-sur-Argens, Var</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et modèles d'analyse spatiale : compte-rendu de l'École Thématique de Montpellier (17-21 octobre 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures en terrasses dans la Roya : résilience territoriale post Tempête Alex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie de Callian, Seillans, Montauroux : focus sur un espace dynamique du territoire de Forum Iulii (Fréjus, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta Boularot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie sociale et développement territorial en Gaule Narbonnaise et dans les provinces voisines : enquêtes au croisement de l’épigraphie et de l’archéologie spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Favory, Marie-Jeanne Ouriachi, Christophe Pellecuer, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques entre Rhône, Alpes et Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Etude de l’Age du Fer (AFEAF), May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeann Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Computer Applications and Quantitative Methods in Archaeology (CAA) international conference: Human History and Digital Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tübingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01972574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2018 - 46th Computer Applications and Quantitative Methods in Archaeology international conference « Human history and digital future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems in Archaeology: general issues and first insights from the ModelAnSet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Academy of Excellence, Nice, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ‘alphabet’ to describe the spatio-temporal dynamics of settlement systems: a relevant representation of time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2014 - 21st century Archaeology: Concepts, Methods and Tools.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory and romanisation: the reorganisation of city-systems after the Roman conquest in southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium series, The WSU Department of Anthropology and College of Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pullman (Washington state, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de traitement de l’information archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Journées Nationales de l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape dynamics in the lower Argens valley (Fréjus, Var, France) from Neolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Curso de Arqueologia Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alcúdia (Mallorca, Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the human factor in predictive modelling: a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2012 Proceedings of the 40th Conference in Computer Applications and Quantitative Methods in Archaeology, Southampton, United Kingdom, 26-30 March 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.379-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long and winding road: combining least cost paths and network analysis techniques for settlement location analysis and predictive modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brughmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2012 Proceedings of the 40th Conference in Computer Applications and Quantitative Methods in Archaeology, Southampton, United Kingdom, 26-30 March 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux et des hommes : réseaux de peuplement et réseaux familiaux dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres du groupe RES-HIST - Réseaux et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implantations humaines en milieu littoral méditerranéen : facteurs d’installation et processus d’appropriation de l’espace, de la Préhistoire au Moyen Âge. XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archaeomedes to Archaepigraph: spatial archaeology and epigraphy to study settlement and territory dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Curso de Arqueologia Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alcúdia (Mallorca, Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental dynamics of Roman settlement systems: the ArchaeDyn and IHAPMA projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations on methods of interpretative model creation and social dynamics simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes spatiaux et transformation du système de peuplement : approche comparative et prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme ou le Climat ? Multi-temporalités et incertitudes dans l’analyse des interactions société-milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Visualisation des dynamiques spatiales : raisonner sur le temps long et ses incertitudes. Ecole Thématique MoDys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fréjus (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contextes spatiaux aux processus transformation de l'habitat rural : l'apport de la modélisation prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilites environnementales, mutations sociales Nature, Intensités, Échelles et Temporalités des changements. XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the concept of spatial contexts for the prediction of archaeological rural settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du littoral et peuplement : le cas de la colonie romaine de Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaelle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fréjus Romaine. La ville et son territoire. 8ème Colloque Historique de Fréjus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fréjus, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00852748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures du peuplement et organisation des territoires en Gaule Centrale et Gaule du Sud. Réflexions pour une confrontation interrégionale (programme Archaedyn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements », XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archaeological Sherds to Qualitative Information for Settlement Pattern Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the artefact - Digital Interpretation of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Prato, Italy. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical typology and settlement pattern modelling at micro-regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hierarchical typology and settlement pattern modelling at</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">micro-regional scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00309093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the “memory of landscape” to model changes in archaeological settlement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology Conference LAC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre & Transitions écologiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Joinnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUS. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA; Editions APDCA, 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147oh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04413296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITES ENVIRONNEMENTALES, MUTATIONS SOCIALES : natures, intensités, échelles et temporalités des changements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA, pp.349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formentera antes y después de Can Blai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González-Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. H. Fernández; R. González Villaescusa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Can Blai. Una fortificación tardoantigua de Ebusus (Formentera, Baleares).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.153-161, 2023, Monografies del Museu Arqueològic d’Eivissa i Formentera., 978-84-87143 69-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des systèmes de peuplement à la modélisation de leur dynamique : retour sur 40 ans d’élaboration collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertoncello, M.-J. Ouriachi, L. Nuninger, F. Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.93-105, 2023, 2-904110-65-8. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147p6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et trame du peuplement dans la région de Fréjus (Var, France) entre le Vème et le VIIIème siècles de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Ségura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pergola Philippe; Castiglia Gabriele; Essa Kas Hanna Elie; Martinetto Ilaria; Ségura Jean-Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perchement et Réalités fortifiées en Méditerranée et en Europe Vème - Xème siècles. Fortified Hilltop Settlements in the Mediterranean and in Europe (5th-10th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156-167, 2023, 9781803272429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lang, V. Hochschild, T. Sonnemann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human history and digital future, Proceeding of the 46th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tübingen University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-190, 2023, 978-3-947251-90-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-374, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 6: ‘romanisation’ (2nd century BCE – 1st century CE): power games between Romans and southern Gauls after the Conquest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 9, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la transition écologique au port de Nice. La pollution aérienne comme enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la transition écologique et citoyenne. Alpes maritimes et Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des Alpes-Maritimes et territoires proches : Les contributions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif des actrices et acteurs de la Transition 06. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la Transition Ecologique et Citoyenne Alpes-Maritimes et Alpes du Sud.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Synergie de la transition 06, pp.17-18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 6 dite « romanisation » (IIe s. av. n. è.-Ie s. de n. è.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders, Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l’ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-271, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating “land use heritage” to model changes in archaeological settlement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Castrorao Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2014 proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VU University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2016, 978-90-825296-0-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5463/lac.2014.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données archéologiques informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique, Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche (2014-2016) "Dynamiques du peuplement et des paysages dans le territoire de Fréjus". Rapport d'activité 2015 et projet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var, pp.9-11, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude de la genèse des implantations humaines en milieu littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercuri, Laurence and González, Villaescusa, Ricardo and Bertoncello, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implantations humaines en milieu littoral méditerranéen : facteurs d’installation et processus d’appropriation de l’espace, de la Préhistoire au Moyen Âge. XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long and Winding Road: Combining Least Cost Paths and Network Analysis Techniques for Settlement Location Analysis and Predictive Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brughmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Earl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philip Verhagen; Graeme Earl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-366, 2014, Archaeology in the Digital Era, 9789048519590. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9789048519590-039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et organisation de l'habitat en Narbonnaise orientale et dans les Alpes Maritimes (cités de Fréjus, Antibes, Vence et Briançonnet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiches, Jean-Luc and Plana-Mallart, Rosa and Revilla Calvo, Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et territoires dans les cités de l'Occident romain. Gallia et Hispania - Paisajes rurales y territorios en las ciudades des occidento romano. Gallia e Hispania. Actes du colloque International Ager IX, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-211, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement et territoire dans la longue durée : retour sur 25 ans d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault De Beaune S., Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions; CNRS éditions Alpha, pp.150-157, 2012, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes spatiaux et transformations du système de peuplement : approche comparative et prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello, Frédérique and Braemer, Frank. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements. Actes des XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, Antibes 20-22 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et modéliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.127-161, 2011, Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var, Pont des Esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol G., Fiches J.-L., Garmy P. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 41, Montpellier : éditions de l'Association de la Revue Archéologique de Narbonnaise, p. 109-115, 2011, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du littoral et peuplement : le cas de la colonie romaine de Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasqualini, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fréjus romaine, la ville et son histoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique, actes du 8e colloque historique de Fréjus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var : Pont des esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gébara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol, Guy and Fiches, Jean-Luc and Pierre, Garmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine. Actes du Colloque du pont du Gard, 8-11 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (suppl.), pp.109-115, 2011, Revue Archéologique de Narbonnaise, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-environnementales dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.171-179, 2011, Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var : Pont des esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gébara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol, Guy and Fiches, Jean-Luc and Pierre, Garmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine. Actes du Colloque du pont du Gard, 8-11 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (suppl.), pp.109-115, 2011, Revue Archéologique de Narbonnaise, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trama de puntos al sistema de poblamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa García Prosper, Pierre Guérin, Jose Luis de Madaria y Paloma Sánchez Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastros, habitats y via romana. Paisajes historicos de Europa (Proyecto Interreg 3C Vistoria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat Valenciana, p. 47-69, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des références bibliographiques de la Commission d’étude des Enceintes Préhistoriques et Fortifications Anhistoriques de 1906 à 1922, concernant les sites fortifiés de l’âge du Fer de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie pour la base de données des sites fortifiés protohistoriques de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2015 et projet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2015, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géo-archéologiques au quartier de La Plaine, Fréjus (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, Service du Patrimoine de la Ville de Fréjus, MSHS Sud-Est, Réseau National des MSH. 2015, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géo-archéologiques des parcellaires fossiles de La Plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM-UMR 7264. 2015, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2014 et projet 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospeccion sistematica de julio 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_4] Université Nice Sophia Antipolis, Fondation UNICE, CNRS, CEPAM, Museu Arquelogic d'Eivissa. 2014, pp.52-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection sistematica de julio 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_4] Université Nice Sophia Antipolis, Fondation UNICE, CNRS, CEPAM, Museu Arquelogic d'Eivissa. 2013, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Briquet-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederique Bertoncello </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interpolation method to measure delta evolution and sediment flux: Application to the late Holocene coastal plain of the Argens River in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 424, pp.106159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical markers of human occupation in the lower Argens valley (Fréjus, France): from protohistory to Roman times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.242-249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILITÉ DES PAYSAGES LITTORAUX ET PEUPLEMENT DANS LA BASSE VALLÉE DE L’ARGENS (VAR, FRANCE) AU COURS DE L’HOLOCÈNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du paysage et du peuplement en Provence orientale à l'Holocène : paléogéographies de la basse vallée de l'Argens (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), p. 23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02155355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evolution morpho-sédimentaire de la basse plaine de l'Argens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors série n°25, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager dans l'Empire romain ou le Tour de Gaule en 80 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2012/2), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage &amp;quot;Poirier Nicolas, Un espace rural à la loupe. Paysage, peuplement et territoires en Berry de la préhistoire à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.357-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et modélisation des dynamiques socio-environnementales Holocènes des paysages fluviaux de la côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et modélisation des dynamiques socio-environnementales holocènes des paysages fluviaux de la Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Supplément n° 1, pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative sea-level changes and coastal evolution at Forum Julii (Fréjus, Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (339), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision renouvelée de la dynamique du paysage dans la basse vallée de l'Argens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.223-225. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques morpho-sédimentaires et peuplement sur le Rocher de Roquebrune-sur-Argens (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et paléoenvironnement sur le site du pont romain des Esclapes (Fréjus, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.181-196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer l'histoire du paysage dans la basse vallée de l'Argens (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Habitat perché de Sainte-Candie à Roquebrune-sur-Argens, Var</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et modèles d'analyse spatiale : compte-rendu de l'École Thématique de Montpellier (17-21 octobre 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures en terrasses dans la Roya : résilience territoriale post Tempête Alex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie de Callian, Seillans, Montauroux : focus sur un espace dynamique du territoire de Forum Iulii (Fréjus, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta Boularot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie sociale et développement territorial en Gaule Narbonnaise et dans les provinces voisines : enquêtes au croisement de l’épigraphie et de l’archéologie spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Favory, Marie-Jeanne Ouriachi, Christophe Pellecuer, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques entre Rhône, Alpes et Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Etude de l’Age du Fer (AFEAF), May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeann Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Computer Applications and Quantitative Methods in Archaeology (CAA) international conference: Human History and Digital Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tübingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01972574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems in Archaeology: general issues and first insights from the ModelAnSet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Academy of Excellence, Nice, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2018 - 46th Computer Applications and Quantitative Methods in Archaeology international conference « Human history and digital future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ‘alphabet’ to describe the spatio-temporal dynamics of settlement systems: a relevant representation of time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2014 - 21st century Archaeology: Concepts, Methods and Tools.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory and romanisation: the reorganisation of city-systems after the Roman conquest in southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium series, The WSU Department of Anthropology and College of Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pullman (Washington state, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de traitement de l’information archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Journées Nationales de l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the human factor in predictive modelling: a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2012 Proceedings of the 40th Conference in Computer Applications and Quantitative Methods in Archaeology, Southampton, United Kingdom, 26-30 March 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.379-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape dynamics in the lower Argens valley (Fréjus, Var, France) from Neolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Curso de Arqueologia Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alcúdia (Mallorca, Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long and winding road: combining least cost paths and network analysis techniques for settlement location analysis and predictive modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brughmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2012 Proceedings of the 40th Conference in Computer Applications and Quantitative Methods in Archaeology, Southampton, United Kingdom, 26-30 March 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux et des hommes : réseaux de peuplement et réseaux familiaux dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres du groupe RES-HIST - Réseaux et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archaeomedes to Archaepigraph: spatial archaeology and epigraphy to study settlement and territory dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Curso de Arqueologia Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alcúdia (Mallorca, Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implantations humaines en milieu littoral méditerranéen : facteurs d’installation et processus d’appropriation de l’espace, de la Préhistoire au Moyen Âge. XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental dynamics of Roman settlement systems: the ArchaeDyn and IHAPMA projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations on methods of interpretative model creation and social dynamics simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes spatiaux et transformation du système de peuplement : approche comparative et prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme ou le Climat ? Multi-temporalités et incertitudes dans l’analyse des interactions société-milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Visualisation des dynamiques spatiales : raisonner sur le temps long et ses incertitudes. Ecole Thématique MoDys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fréjus (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contextes spatiaux aux processus transformation de l'habitat rural : l'apport de la modélisation prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilites environnementales, mutations sociales Nature, Intensités, Échelles et Temporalités des changements. XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the concept of spatial contexts for the prediction of archaeological rural settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du littoral et peuplement : le cas de la colonie romaine de Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaelle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fréjus Romaine. La ville et son territoire. 8ème Colloque Historique de Fréjus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fréjus, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00852748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures du peuplement et organisation des territoires en Gaule Centrale et Gaule du Sud. Réflexions pour une confrontation interrégionale (programme Archaedyn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements », XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archaeological Sherds to Qualitative Information for Settlement Pattern Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the artefact - Digital Interpretation of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Prato, Italy. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical typology and settlement pattern modelling at micro-regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hierarchical typology and settlement pattern modelling at</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">micro-regional scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00309093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the “memory of landscape” to model changes in archaeological settlement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology Conference LAC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre & Transitions écologiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Joinnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUS. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA; Editions APDCA, 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147oh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04413296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITES ENVIRONNEMENTALES, MUTATIONS SOCIALES : natures, intensités, échelles et temporalités des changements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA, pp.349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des systèmes de peuplement à la modélisation de leur dynamique : retour sur 40 ans d’élaboration collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertoncello, M.-J. Ouriachi, L. Nuninger, F. Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.93-105, 2023, 2-904110-65-8. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147p6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formentera antes y después de Can Blai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González-Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. H. Fernández; R. González Villaescusa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Can Blai. Una fortificación tardoantigua de Ebusus (Formentera, Baleares).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.153-161, 2023, Monografies del Museu Arqueològic d’Eivissa i Formentera., 978-84-87143 69-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et trame du peuplement dans la région de Fréjus (Var, France) entre le Vème et le VIIIème siècles de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Ségura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pergola Philippe; Castiglia Gabriele; Essa Kas Hanna Elie; Martinetto Ilaria; Ségura Jean-Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perchement et Réalités fortifiées en Méditerranée et en Europe Vème - Xème siècles. Fortified Hilltop Settlements in the Mediterranean and in Europe (5th-10th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156-167, 2023, 9781803272429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lang, V. Hochschild, T. Sonnemann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human history and digital future, Proceeding of the 46th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tübingen University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-190, 2023, 978-3-947251-90-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-374, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 6: ‘romanisation’ (2nd century BCE – 1st century CE): power games between Romans and southern Gauls after the Conquest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 9, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la transition écologique au port de Nice. La pollution aérienne comme enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la transition écologique et citoyenne. Alpes maritimes et Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des Alpes-Maritimes et territoires proches : Les contributions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif des actrices et acteurs de la Transition 06. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la Transition Ecologique et Citoyenne Alpes-Maritimes et Alpes du Sud.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Synergie de la transition 06, pp.17-18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 6 dite « romanisation » (IIe s. av. n. è.-Ie s. de n. è.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders, Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l’ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-271, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating “land use heritage” to model changes in archaeological settlement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Castrorao Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2014 proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VU University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2016, 978-90-825296-0-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5463/lac.2014.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données archéologiques informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique, Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche (2014-2016) "Dynamiques du peuplement et des paysages dans le territoire de Fréjus". Rapport d'activité 2015 et projet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var, pp.9-11, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude de la genèse des implantations humaines en milieu littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercuri, Laurence and González, Villaescusa, Ricardo and Bertoncello, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implantations humaines en milieu littoral méditerranéen : facteurs d’installation et processus d’appropriation de l’espace, de la Préhistoire au Moyen Âge. XXXIVe Rencontres internationales d'archéologie et d'histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long and Winding Road: Combining Least Cost Paths and Network Analysis Techniques for Settlement Location Analysis and Predictive Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brughmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Earl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philip Verhagen; Graeme Earl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-366, 2014, Archaeology in the Digital Era, 9789048519590. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9789048519590-039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et organisation de l'habitat en Narbonnaise orientale et dans les Alpes Maritimes (cités de Fréjus, Antibes, Vence et Briançonnet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiches, Jean-Luc and Plana-Mallart, Rosa and Revilla Calvo, Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et territoires dans les cités de l'Occident romain. Gallia et Hispania - Paisajes rurales y territorios en las ciudades des occidento romano. Gallia e Hispania. Actes du colloque International Ager IX, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-211, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement et territoire dans la longue durée : retour sur 25 ans d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault De Beaune S., Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions; CNRS éditions Alpha, pp.150-157, 2012, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes spatiaux et transformations du système de peuplement : approche comparative et prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jeneson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello, Frédérique and Braemer, Frank. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements. Actes des XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, Antibes 20-22 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-environnementales dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.171-179, 2011, Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var : Pont des esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gébara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol, Guy and Fiches, Jean-Luc and Pierre, Garmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine. Actes du Colloque du pont du Gard, 8-11 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (suppl.), pp.109-115, 2011, Revue Archéologique de Narbonnaise, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du littoral et peuplement : le cas de la colonie romaine de Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasqualini, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fréjus romaine, la ville et son histoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique, actes du 8e colloque historique de Fréjus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var, Pont des Esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol G., Fiches J.-L., Garmy P. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 41, Montpellier : éditions de l'Association de la Revue Archéologique de Narbonnaise, p. 109-115, 2011, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et modéliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.127-161, 2011, Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus, Var : Pont des esclapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Gébara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barruol, Guy and Fiches, Jean-Luc and Pierre, Garmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine. Actes du Colloque du pont du Gard, 8-11 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (suppl.), pp.109-115, 2011, Revue Archéologique de Narbonnaise, 978-2-9528491-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trama de puntos al sistema de poblamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa García Prosper, Pierre Guérin, Jose Luis de Madaria y Paloma Sánchez Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastros, habitats y via romana. Paisajes historicos de Europa (Proyecto Interreg 3C Vistoria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat Valenciana, p. 47-69, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des références bibliographiques de la Commission d’étude des Enceintes Préhistoriques et Fortifications Anhistoriques de 1906 à 1922, concernant les sites fortifiés de l’âge du Fer de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie pour la base de données des sites fortifiés protohistoriques de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géo-archéologiques au quartier de La Plaine, Fréjus (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, Service du Patrimoine de la Ville de Fréjus, MSHS Sud-Est, Réseau National des MSH. 2015, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2015 et projet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2015, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géo-archéologiques des parcellaires fossiles de La Plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM-UMR 7264. 2015, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2014 et projet 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospeccion sistematica de julio 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_4] Université Nice Sophia Antipolis, Fondation UNICE, CNRS, CEPAM, Museu Arquelogic d'Eivissa. 2014, pp.52-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection sistematica de julio 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_4] Université Nice Sophia Antipolis, Fondation UNICE, CNRS, CEPAM, Museu Arquelogic d'Eivissa. 2013, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Briquet-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.09.028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTVS0D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.66" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta Boularot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeann Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jeneson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brughmans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Bony" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasserre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barneaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez-Villaescusa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Larrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147p6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/147152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/19872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castrorao Barba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lac2014proceedings.nl/article/view/86" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5463/lac.2014.60" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Earl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/books/9789048519590/9789048519590-039/9789048519590-039.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048519590-039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Bony" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine G&#233;bara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289083v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.09.028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6893" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTVS0D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.394" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.66" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta Boularot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeann Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jeneson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brughmans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Bony" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasserre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barneaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147p6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez-Villaescusa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Larrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/147152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/19872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197897v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castrorao Barba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lac2014proceedings.nl/article/view/86" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5463/lac.2014.60" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Earl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/books/9789048519590/9789048519590-039/9789048519590-039.xml" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048519590-039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine G&#233;bara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Bony" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649829v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617309v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289083v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195750v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>