--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -472,706 +472,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Des inégalités sociales aux &amp;quot;zones de sacrifice&amp;quot; environnemental</w:t>
+                <w:t xml:space="preserve">A spatial application of the water poverty index (WPI) in the State of Chihuahua, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Arenas Vasquez</w:t>
+                <w:t xml:space="preserve">Marie Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Alarcon Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/orda.5498⟩</w:t>
+              <w:t xml:space="preserve">Water Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wp.2018.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535609v1</w:t>
+                <w:t xml:space="preserve">hal-03347821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial application of the water poverty index (WPI) in the State of Chihuahua, Mexico</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. Des inégalités sociales aux &amp;quot;zones de sacrifice&amp;quot; environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Alarcon Herrera</w:t>
+                <w:t xml:space="preserve">Federico Arenas Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Paegelow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristian Henríquez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (1), pp.147-161. </w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Inégalités environnementales dans les Amériques, 225, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wp.2018.152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/orda.5498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347821v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De &amp;quot;la zona del silencio&amp;quot; à la &amp;quot;Reserva de Biosfera de Mapimi&amp;quot;. Exemple de discours et pratiques de conservation au Mexique</w:t>
+                <w:t xml:space="preserve">Contribution de la géographie francophone à la political ecology. Deux études des relations sociétés/eaux souterraines dans l'Espagne semi-aride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Zoé Wurtz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana G. Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.1457⟩</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.463.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860378v1</w:t>
+                <w:t xml:space="preserve">halshs-03133832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la géographie francophone à la political ecology. Deux études des relations sociétés/eaux souterraines dans l'Espagne semi-aride</w:t>
+                <w:t xml:space="preserve">De &amp;quot;la zona del silencio&amp;quot; à la &amp;quot;Reserva de Biosfera de Mapimi&amp;quot;. Exemple de discours et pratiques de conservation au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Zoé Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana G. Besteiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (3), pp.193. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.463.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03133832v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités liées à l'eau dans les Andes vénézuéliennes : influences des relations sociétés/hydrosystèmes dans le cas de Santa-Cruz-de-Mora</w:t>
+                <w:t xml:space="preserve">Les pratiques aujourd'hui autour du páramo : mystique, rituels, actions de protection des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 218, pp.2-30. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Eau et vulnérabilités dans les Amériques, coin des curiosités, 218, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367453v1</w:t>
+                <w:t xml:space="preserve">hal-02535554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques aujourd'hui autour du páramo : mystique, rituels, actions de protection des sources</w:t>
+                <w:t xml:space="preserve">Vulnérabilités liées à l'eau dans les Andes vénézuéliennes : influences des relations sociétés/hydrosystèmes dans le cas de Santa-Cruz-de-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Eau et vulnérabilités dans les Amériques, coin des curiosités, 218, 4 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 218, pp.2-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.1905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535554v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivens : quand le dialogue devient impossible. Chronique d’un drame annoncé</w:t>
               </w:r>
@@ -1252,51 +1252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les páramos andins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,77 +1360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique récente des relations aux zones humides des paramos andins vénézuéliens : entre fonctionnalisme et mystique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (4), pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1682,165 +1682,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00912740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan hydrologique national : continuité d'une politique de l'eau pour l'Espagne</w:t>
+                <w:t xml:space="preserve">LE PLAN HYDROLOGIQUE NATIONAL, CONTINUITE D'UNE POLITIQUE DE L'EAU POUR L'ESPAGNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16, pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00912730v1</w:t>
+                <w:t xml:space="preserve">hal-01337141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE PLAN HYDROLOGIQUE NATIONAL, CONTINUITE D'UNE POLITIQUE DE L'EAU POUR L'ESPAGNE</w:t>
+                <w:t xml:space="preserve">Le plan hydrologique national : continuité d'une politique de l'eau pour l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16, pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337141v1</w:t>
+                <w:t xml:space="preserve">halshs-00912730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2119,329 +2119,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource</w:t>
+                <w:t xml:space="preserve">Préface de geografia informal. Claude Raffestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.720-723, 2020</w:t>
+              <w:t xml:space="preserve">Para una geografia general relacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de Tlaxcala, pp.9-12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330261v1</w:t>
+                <w:t xml:space="preserve">hal-04766990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de geografia informal. Claude Raffestin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eau - hydropolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para una geografia general relacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de Tlaxcala, pp.9-12, 2020</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.270-273, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766990v1</w:t>
+                <w:t xml:space="preserve">hal-03330247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.267-270, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau - hydropolitique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.270-273, 2020</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.720-723, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330247v1</w:t>
+                <w:t xml:space="preserve">hal-03330261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter ou conter la nature ? Production de données environnementales et enjeux de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana G. Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4320,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Louise Fleming" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Bosch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-024-02348-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01127-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicaelle Dietrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Arenas Vasquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Henr&#237;quez Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.5498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wurtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Alarcon Herrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2018.152" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Zo&#233; Wurtz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Besteiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G. Besteiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.463.0193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1905" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Arreaza Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01016774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vallejos Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordoves Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03299882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4568" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/132/9782744905940/Le%20retour%20des%20paysans%20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoun&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Lasnier-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01516997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vacandare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175943v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Louise Fleming" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Bosch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-024-02348-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01127-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicaelle Dietrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wurtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Alarcon Herrera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2018.152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Arenas Vasquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Henr&#237;quez Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.5498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G. Besteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.463.0193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Zo&#233; Wurtz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Besteiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1905" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Arreaza Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01016774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vallejos Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordoves Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03299882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4568" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/132/9782744905940/Le%20retour%20des%20paysans%20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoun&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Lasnier-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01516997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vacandare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175943v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>