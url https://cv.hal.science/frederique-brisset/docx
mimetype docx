--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Brisset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174207476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'exposition : Vivian Maier au bord du Monde, Maison des Douanes, Saint-Palais sur Mer, 5 avril - 2 novembre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14yp6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire &amp;quot;minstrel&amp;quot; et &amp;quot;blackface&amp;quot; en français : mission impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager par la langue : fonctions et autotraductions du pérégrinisme français en fiction et non-fiction anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palimpsestes, 37, pp.120-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom propre et désignateur rigide : la traduisibilité de l’onomastique au prisme du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proper Names and the Lexicon, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor, creativity and lexical creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Humor, creativity and lexical creation, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.5585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : de l’intime au patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Images au quotidien / Images du quotidien, 14, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.4983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur de doublage, adaptateur du texte filmique : un traducteur-dialoguiste au service de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traducteur et texte, 45 (4), pp.23 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics, onomastics and dubbing: what are anthroponyms the names of?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kīmīya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et traduction : recherches pluridisciplinaires, 16, pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la britannitude : la traduction des clichés dans Expo 58 (Jonathan Coe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17462/para.2018.02.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody en ses écrans : miroirs, mirages et autofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires-LTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot; hair &amp;quot; de diglossie : herméneutique et traduction d’une hybridation lexicale à tout crin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atelier de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traduction, adaptation, réception, 29, pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doublage, à la frontière entre traduction et adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TranscUlturAl: A Journal of Translation and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21992/T9GW8M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire pour le doublage : de Georges Dutter à Jacqueline Cohen, une affaire de fidélité(s) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Traduire ensemble pour le théâtre, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Langues et paroles au cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Au-delà des mots, langues et langages 1106, p. 38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublage et duplicité : traduire l’humour verbal au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 232, pp.5 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traduire.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen's French Marketing: Everyone Says Je l'aime, or do They?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de marque en traduction audiovisuelle : un cocktail pas très homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.69 - 85. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palimpsestes.1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglish in Woody Allen’s Films : a Dubbing Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Antverpiensia New Series - Themes in Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Multilingualism at the cinema and on stage, 13, pp.112-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody et les bons mots : l'humour dans les versions françaises de Annie Hall et Manhattan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen, serial schlemiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen, serial schlemiel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Afeccav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody et les bons mots : l’humour dans les versions doublées en français de Annie Hall et Manhattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Traduire l’humour, 34, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardon my Yiddish... L'étymologie au risque du doublage dans les films de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.195-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la cohérence dialogique au cinéma : les charnières de discours dans le doublage des films de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.63-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a name? La traduction onomastique dans les versions françaises de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Traduction, médiation, négociation, communication, 3, pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Autre » juif américain : l’emprunt lexical au yiddish dans l’anglais américain des films de Woody Allen, un enjeu pour le doublage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onomastique et cinéma : ce que le doublage audiovisuel nous dit des noms propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller vers l’Autre / Accueillir l’Autre Approches et méthodologies pour penser l’altérité au prisme de la traduction, séminaire méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Mickael Mariaule, Feb 2023, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer son lectorat : usages et transferts hétéroglossiques en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décentrement(s), théories et pratiques d’un concept nomade Colloque anniversaire de REMELICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REMELICE Université d'Orléans, Mar 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sérialité filmique, un enjeu pour la TAV : rythme et humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et penser la traduction Traduire le format sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ligérien de linguistique, Apr 2022, Orléans La Source, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de l’adaptateur ou comment mixer les recettes anglophones à la sauce française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le culinaire/Culinary Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA CECILLE Université de Lille, Nov 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le cinéma, entre cosmopolitisme et décosmopolitisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitisation et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire REMELICE, Feb 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brévitude&amp;quot; et &amp;quot;britannitude&amp;quot; : la traduction des clichés de l'anglais au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de la fulgurance : forces et fragilités de la forme brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall université d'Angers, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humour chez Woody Allen, intraduisible mais pas trop...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Traduire l'humour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interactions Culturelles et Discursives (ICD); Université François-Rabelais, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« To Be or not to Be : le transfert interlinguistique des anthroponymes politiques au cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Liège, May 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'ironie pour le doublage : le contrat de spectature au risque de l’implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des formes implicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques Université Limoges, Nov 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intitulation au cinéma : appellations à géographie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013, atelier études filmiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de marque en traduction audiovisuelle : des appellations pas toujours très contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013, atelier traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence de l'adaptateur : la traduction audiovisuelle à la lumière des théories de la réception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthroponymes en traduction audio-visuelle : who's who?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès de la SAES, atelier traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emprunts au yiddish chez Woody Allen : des degrés dans l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires:TRACT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen à l'affiche : tout le monde dit I love him</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CinEcoSA "Marketing et cinéma, approches du marketing des films à l'épreuve de la mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charnières de discours et cohérence dans les dialogues filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: TRACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des mets de l’anglais au français : doubler le culinaire dans les films américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Mariaule ; Samuel Trainor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le culinaire/ Culinary Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Traductologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szinkronizálás: a fordítás és az adaptáció határán?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Edina; Sereg Judit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovizuális fordítástudomány – fordításban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Eötvös Loránd, Budapest, Hongrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-35, 2022, 978-963-489-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime syndiqué et cinéma : entre langue étrange et langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuditta Caliendo (Dir.); Corinne Oster (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la criminalité. Perspectives traductologiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-186, 2020, 978-2-7574-2954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loison-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Brisset, Audrey Coussy, Ronald Jenn, Julie Loison-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du jeu dans la langue : traduire le jeu de mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2019, 978-2-7574-2461-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doublage audiovisuel, à l’épreuve du cosmopolitisme et de l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María del Mar Ogea Pozo ; Francisco Rodríguez Rodríguez (Universidad de Córdoba). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insights into audiovisual and comic translation. Changing perspectives on films, comics and videogames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Córdoba Press, Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-29, 2019, Translation and Interpreting Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironie et doublage Le contrat de spectature à l’aune de l’implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Anquetil; Juliette Elie-Deschamps; Cindy Lefebvre-Scodeller (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des formes implicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PU Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-350, 2017, Collection Rivages linguistiques, 978-2-7535-5467-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le générique comme pré-texte filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Orléans REMELICE; Françoise Morcillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues et cultures, seuils de l’œuvre littéraire et artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-430, 2017, 9782868783264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation interculturelle et traduction audio-visuelle : quand traduire c’est (s’) adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise MORCILLO; Catherine PÉLAGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction, médiation et médiatisation des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 283-308, 2015, 9782868783103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidi, Woody, délit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Pagnoulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire les droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Liège, L3, Belgique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2012, 978-2-87233-028-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Jean Max Thomson, La clé anglaise. Français-anglais : des idiotismes pas si bêtes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130l9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Muriel Mille, Le travail de la fiction. Dans les coulisses d’une série télévisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133tt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Jérôme Pacouret, Qu’est-ce qu’un auteur de cinéma ? Art, pouvoirs et division du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14q5m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Laurent Jullier et Barbara Laborde, L’Analyse des séries, Paris, A. Colin,, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.680-684. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b2i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : « Jean-Jacques Lecercle, Lénine et l’arme du langage, Paris, La Fabrique Éd., 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.515 - 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Julie Assouly et Marianne Kac-Vergne (dirs), Féminin/Masculin : réflexions sur le genre dans le cinéma et les séries anglophones, Arras, Artois Presses Université, coll. Lettres et civilisations étrangères, 2024, 260 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.307-313. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14aar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: James Pustejovsky &amp; Olga Batiukova, The Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ias⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : “Małgorzata Kowalczyk, Borrowings in Informal American English”, Cambridge University Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Blandine Pennec, Les mots de la Covid-19. Étude linguistique d’un corpus français et britannique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.7985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Granier, Imagine. 12 chansons qui ont fait l’histoire, Paris, Perrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.472-476. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12yh6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Cécile MEYNARD et Karima THOMAS (dirs), L’Ultra-bref. Le temps de la fulgurance. Tours, Presses universitaires François-Rabelais, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.n° 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: “Stella Bullo &amp; Derek Bousfield, Talking in Clichés. The Use of Stock Phrases in Discourse and CommunicationTalking in Clichés. The Use of Stock Phrases in Discourse and Communication”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Chloé HUVET (dir.), Ennio Morricone. Et pour quelques notes de plus… Éditions universitaires de Dijon, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.358-360. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Dominique Lagorgette, Pute. Histoire d’un mot et d’un stigmate »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Laurence Cossu-Beaumont, Deux agents littéraires dans le siècle américain. William et Jenny Bradley, passeurs culturels transatlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.62209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Loïc Artiaga, Matthieu Letourneux, Aux origines de la pop culture. Le Fleuve Noir et les Presses de la Cité au cœur du transmédia à la française, 1945-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Gilles Delavaud, La télévision selon Alfred Hitchcock, Rennes, PUR, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.587-588. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Sabine Chalvon-Demersay, Le Troisième souffle. Parentés et sexualités dans les adaptations télévisées. Paris, Presses des Mines, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.437-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Sandra Laugier (dir.), Les séries, laboratoires d’éveil politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: J.-C.-L.-P. Desgranges, Petit dictionnaire du Peuple. Des rustres de Paris aux rustauds des villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Christine Détrez, Karine Bastide, Nos mères. Huguette, Christiane, et tant d’autres. Une histoire de l’émancipation féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Esquenazi, Le film noir. Histoire et significations d’un genre populaire subversif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.55063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jean Szlamowicz, Jazz Talk. Approche lexicologique, esthétique et culturelle du jazz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Calvet, Enquête sur le signe. Du roman policier à la police de la langue en passant par l’interprétation du signe linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Stéphan Etcharry et Jérôme Rossi (dirs), Du concert à l'écran. La musique classique au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.445-448. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrapbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.17515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Georges Meyer, Censure d'État. Cinéma, mœurs et politique autour de 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.603-605. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension: John Humbley, La néologie terminologique, Limoges, Lambert-Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Bandia, Paul F., ed., Writing and Translating Francophone Discourse: Africa, The Caribbean, Diaspora, Amsterdam-New York: Rodopi, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.29/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En langues étrangères, d’où viennent les faux amis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: The Oxford Handbook of Taboo Words and Language, Keith Allan (ed.), Oxford University Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : La Société de Stylistique Anglaise (1978-2018) : 40 ans de style/ 40 years of style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fait : minuit, ça tombe quel jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecaplain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Florence LECA-MERCIER, Anne-Marie PAILLET, dirs, Le Sens de l’humour. Style, genres, contextes. Louvain-la-Neuve, Éd. Academia/Éd. L’Harmattan, coll. Au cœur des textes, 2018, 314 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.427-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Jean-Pierre ESQUENAZI, L’analyse de film avec Deleuze. Paris, CNRS Éd., collection Cinéma et audiovisuel, 2017, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.332-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Les Américains parlent anglais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review Reconceptualising Film Policies Nolwenn Mingant and Cecilia Tirtaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : &amp;quot;Marguerite-Marie Dubois, Miscellanées : histoire, étymologie, lexicologie (France-Angleterre), Toulon: éd Des Dauphins, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: ''Crossroads Poetics: Text, Image, Music, Film and Beyond, Michel Delville, Prague, Litteraria Pragensia, 2013, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, p. 79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : la traduction littéraire comme création, Meta, 62, 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Blandine Pennec & Olivier Simonin, Les locutions de l’anglais, emplois et stratégies rhétoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Linguistique et traductologie : les enjeux d’une relation complexe, Maryvonne Boisseau, Catherine Chauvin, Catherine Delesse, Yvon Keromnes (Dir.) Arras, Artois Presses Université, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Traduire le théâtre, une communauté d’expérience, Céline Frigau-Manning, Marie Nadia Karsky (Dir.) Saint-Denis, Presses Universitaires de Vincennes, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.cercles.com/review/r81/Frigau.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Ici et Ailleurs dans la littérature traduite, études réunies par Xavier Dantille & Corinne Wecksteen-Quinio Arras, Artois Presses Université, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: &amp;quot; A.-M. Paquet-Deyris & D. Sipière. Le cinéma parle ! Études sur le verbe et la voix dans le cinéma anglophone. CICLAHO, 6, Univ. Paris-Ouest, 2012, 480 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63 - 86. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.135.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webographie: Le Songe d’une nuit d’été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma d'auteur et doublage : le paradoxe Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Brisset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174207476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'exposition : Vivian Maier au bord du Monde, Maison des Douanes, Saint-Palais sur Mer, 5 avril - 2 novembre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14yp6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire &amp;quot;minstrel&amp;quot; et &amp;quot;blackface&amp;quot; en français : mission impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager par la langue : fonctions et autotraductions du pérégrinisme français en fiction et non-fiction anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palimpsestes, 37, pp.120-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom propre et désignateur rigide : la traduisibilité de l’onomastique au prisme du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proper Names and the Lexicon, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor, creativity and lexical creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Humor, creativity and lexical creation, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.5585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : de l’intime au patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Images au quotidien / Images du quotidien, 14, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.4983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur de doublage, adaptateur du texte filmique : un traducteur-dialoguiste au service de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traducteur et texte, 45 (4), pp.23 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics, onomastics and dubbing: what are anthroponyms the names of?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kīmīya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et traduction : recherches pluridisciplinaires, 16, pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody en ses écrans : miroirs, mirages et autofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires-LTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la britannitude : la traduction des clichés dans Expo 58 (Jonathan Coe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17462/para.2018.02.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot; hair &amp;quot; de diglossie : herméneutique et traduction d’une hybridation lexicale à tout crin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atelier de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traduction, adaptation, réception, 29, pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doublage, à la frontière entre traduction et adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TranscUlturAl: A Journal of Translation and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21992/T9GW8M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire pour le doublage : de Georges Dutter à Jacqueline Cohen, une affaire de fidélité(s) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Traduire ensemble pour le théâtre, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Langues et paroles au cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Au-delà des mots, langues et langages 1106, p. 38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublage et duplicité : traduire l’humour verbal au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 232, pp.5 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traduire.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de marque en traduction audiovisuelle : un cocktail pas très homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.69 - 85. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palimpsestes.1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen's French Marketing: Everyone Says Je l'aime, or do They?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglish in Woody Allen’s Films : a Dubbing Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Antverpiensia New Series - Themes in Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Multilingualism at the cinema and on stage, 13, pp.112-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody et les bons mots : l'humour dans les versions françaises de Annie Hall et Manhattan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen, serial schlemiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen, serial schlemiel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Afeccav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody et les bons mots : l’humour dans les versions doublées en français de Annie Hall et Manhattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Traduire l’humour, 34, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardon my Yiddish... L'étymologie au risque du doublage dans les films de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.195-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la cohérence dialogique au cinéma : les charnières de discours dans le doublage des films de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.63-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a name? La traduction onomastique dans les versions françaises de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Traduction, médiation, négociation, communication, 3, pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Autre » juif américain : l’emprunt lexical au yiddish dans l’anglais américain des films de Woody Allen, un enjeu pour le doublage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onomastique et cinéma : ce que le doublage audiovisuel nous dit des noms propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller vers l’Autre / Accueillir l’Autre Approches et méthodologies pour penser l’altérité au prisme de la traduction, séminaire méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Mickael Mariaule, Feb 2023, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer son lectorat : usages et transferts hétéroglossiques en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décentrement(s), théories et pratiques d’un concept nomade Colloque anniversaire de REMELICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REMELICE Université d'Orléans, Mar 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sérialité filmique, un enjeu pour la TAV : rythme et humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et penser la traduction Traduire le format sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ligérien de linguistique, Apr 2022, Orléans La Source, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de l’adaptateur ou comment mixer les recettes anglophones à la sauce française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le culinaire/Culinary Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA CECILLE Université de Lille, Nov 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le cinéma, entre cosmopolitisme et décosmopolitisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitisation et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire REMELICE, Feb 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brévitude&amp;quot; et &amp;quot;britannitude&amp;quot; : la traduction des clichés de l'anglais au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de la fulgurance : forces et fragilités de la forme brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall université d'Angers, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humour chez Woody Allen, intraduisible mais pas trop...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Traduire l'humour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interactions Culturelles et Discursives (ICD); Université François-Rabelais, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« To Be or not to Be : le transfert interlinguistique des anthroponymes politiques au cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Liège, May 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'ironie pour le doublage : le contrat de spectature au risque de l’implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des formes implicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques Université Limoges, Nov 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de marque en traduction audiovisuelle : des appellations pas toujours très contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013, atelier traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intitulation au cinéma : appellations à géographie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013, atelier études filmiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence de l'adaptateur : la traduction audiovisuelle à la lumière des théories de la réception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthroponymes en traduction audio-visuelle : who's who?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès de la SAES, atelier traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emprunts au yiddish chez Woody Allen : des degrés dans l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires:TRACT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen à l'affiche : tout le monde dit I love him</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CinEcoSA "Marketing et cinéma, approches du marketing des films à l'épreuve de la mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charnières de discours et cohérence dans les dialogues filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: TRACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des mets de l’anglais au français : doubler le culinaire dans les films américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Mariaule ; Samuel Trainor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le culinaire/ Culinary Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Traductologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szinkronizálás: a fordítás és az adaptáció határán?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Edina; Sereg Judit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovizuális fordítástudomány – fordításban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Eötvös Loránd, Budapest, Hongrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-35, 2022, 978-963-489-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime syndiqué et cinéma : entre langue étrange et langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuditta Caliendo (Dir.); Corinne Oster (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la criminalité. Perspectives traductologiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-186, 2020, 978-2-7574-2954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doublage audiovisuel, à l’épreuve du cosmopolitisme et de l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María del Mar Ogea Pozo ; Francisco Rodríguez Rodríguez (Universidad de Córdoba). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insights into audiovisual and comic translation. Changing perspectives on films, comics and videogames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Córdoba Press, Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-29, 2019, Translation and Interpreting Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loison-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Brisset, Audrey Coussy, Ronald Jenn, Julie Loison-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du jeu dans la langue : traduire le jeu de mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2019, 978-2-7574-2461-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le générique comme pré-texte filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Orléans REMELICE; Françoise Morcillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues et cultures, seuils de l’œuvre littéraire et artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-430, 2017, 9782868783264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironie et doublage Le contrat de spectature à l’aune de l’implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Anquetil; Juliette Elie-Deschamps; Cindy Lefebvre-Scodeller (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des formes implicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PU Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-350, 2017, Collection Rivages linguistiques, 978-2-7535-5467-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation interculturelle et traduction audio-visuelle : quand traduire c’est (s’) adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise MORCILLO; Catherine PÉLAGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction, médiation et médiatisation des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 283-308, 2015, 9782868783103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidi, Woody, délit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Pagnoulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire les droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Liège, L3, Belgique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2012, 978-2-87233-028-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Laurent Jullier et Barbara Laborde, L’Analyse des séries, Paris, A. Colin,, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.680-684. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b2i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Jérôme Pacouret, Qu’est-ce qu’un auteur de cinéma ? Art, pouvoirs et division du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14q5m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Jean Max Thomson, La clé anglaise. Français-anglais : des idiotismes pas si bêtes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130l9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Muriel Mille, Le travail de la fiction. Dans les coulisses d’une série télévisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133tt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : « Jean-Jacques Lecercle, Lénine et l’arme du langage, Paris, La Fabrique Éd., 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.515 - 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Julie Assouly et Marianne Kac-Vergne (dirs), Féminin/Masculin : réflexions sur le genre dans le cinéma et les séries anglophones, Arras, Artois Presses Université, coll. Lettres et civilisations étrangères, 2024, 260 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.307-313. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14aar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: James Pustejovsky &amp; Olga Batiukova, The Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ias⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Granier, Imagine. 12 chansons qui ont fait l’histoire, Paris, Perrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.472-476. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12yh6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Blandine Pennec, Les mots de la Covid-19. Étude linguistique d’un corpus français et britannique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.7985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Cécile MEYNARD et Karima THOMAS (dirs), L’Ultra-bref. Le temps de la fulgurance. Tours, Presses universitaires François-Rabelais, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.n° 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: “Stella Bullo &amp; Derek Bousfield, Talking in Clichés. The Use of Stock Phrases in Discourse and CommunicationTalking in Clichés. The Use of Stock Phrases in Discourse and Communication”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : “Małgorzata Kowalczyk, Borrowings in Informal American English”, Cambridge University Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Chloé HUVET (dir.), Ennio Morricone. Et pour quelques notes de plus… Éditions universitaires de Dijon, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.358-360. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Dominique Lagorgette, Pute. Histoire d’un mot et d’un stigmate »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Loïc Artiaga, Matthieu Letourneux, Aux origines de la pop culture. Le Fleuve Noir et les Presses de la Cité au cœur du transmédia à la française, 1945-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Laurence Cossu-Beaumont, Deux agents littéraires dans le siècle américain. William et Jenny Bradley, passeurs culturels transatlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.62209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Gilles Delavaud, La télévision selon Alfred Hitchcock, Rennes, PUR, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.587-588. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Sabine Chalvon-Demersay, Le Troisième souffle. Parentés et sexualités dans les adaptations télévisées. Paris, Presses des Mines, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.437-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Sandra Laugier (dir.), Les séries, laboratoires d’éveil politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Esquenazi, Le film noir. Histoire et significations d’un genre populaire subversif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.55063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jean Szlamowicz, Jazz Talk. Approche lexicologique, esthétique et culturelle du jazz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Calvet, Enquête sur le signe. Du roman policier à la police de la langue en passant par l’interprétation du signe linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: J.-C.-L.-P. Desgranges, Petit dictionnaire du Peuple. Des rustres de Paris aux rustauds des villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Christine Détrez, Karine Bastide, Nos mères. Huguette, Christiane, et tant d’autres. Une histoire de l’émancipation féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Stéphan Etcharry et Jérôme Rossi (dirs), Du concert à l'écran. La musique classique au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.445-448. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrapbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.17515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Georges Meyer, Censure d'État. Cinéma, mœurs et politique autour de 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.603-605. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension: John Humbley, La néologie terminologique, Limoges, Lambert-Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Bandia, Paul F., ed., Writing and Translating Francophone Discourse: Africa, The Caribbean, Diaspora, Amsterdam-New York: Rodopi, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.29/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En langues étrangères, d’où viennent les faux amis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: The Oxford Handbook of Taboo Words and Language, Keith Allan (ed.), Oxford University Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : La Société de Stylistique Anglaise (1978-2018) : 40 ans de style/ 40 years of style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fait : minuit, ça tombe quel jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecaplain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Florence LECA-MERCIER, Anne-Marie PAILLET, dirs, Le Sens de l’humour. Style, genres, contextes. Louvain-la-Neuve, Éd. Academia/Éd. L’Harmattan, coll. Au cœur des textes, 2018, 314 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.427-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Jean-Pierre ESQUENAZI, L’analyse de film avec Deleuze. Paris, CNRS Éd., collection Cinéma et audiovisuel, 2017, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.332-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Les Américains parlent anglais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review Reconceptualising Film Policies Nolwenn Mingant and Cecilia Tirtaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : &amp;quot;Marguerite-Marie Dubois, Miscellanées : histoire, étymologie, lexicologie (France-Angleterre), Toulon: éd Des Dauphins, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: ''Crossroads Poetics: Text, Image, Music, Film and Beyond, Michel Delville, Prague, Litteraria Pragensia, 2013, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, p. 79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : la traduction littéraire comme création, Meta, 62, 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Blandine Pennec & Olivier Simonin, Les locutions de l’anglais, emplois et stratégies rhétoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Linguistique et traductologie : les enjeux d’une relation complexe, Maryvonne Boisseau, Catherine Chauvin, Catherine Delesse, Yvon Keromnes (Dir.) Arras, Artois Presses Université, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Traduire le théâtre, une communauté d’expérience, Céline Frigau-Manning, Marie Nadia Karsky (Dir.) Saint-Denis, Presses Universitaires de Vincennes, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.cercles.com/review/r81/Frigau.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Ici et Ailleurs dans la littérature traduite, études réunies par Xavier Dantille & Corinne Wecksteen-Quinio Arras, Artois Presses Université, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: &amp;quot; A.-M. Paquet-Deyris & D. Sipière. Le cinéma parle ! Études sur le verbe et la voix dans le cinéma anglophone. CICLAHO, 6, Univ. Paris-Ouest, 2012, 480 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63 - 86. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.135.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webographie: Le Songe d’une nuit d’été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma d'auteur et doublage : le paradoxe Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A76B67E"/>
+    <w:nsid w:val="A51E51F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-brisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174207476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392071v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yp6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bordet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.4983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2018.02.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01773531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21992/T9GW8M" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.1918" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L1X9Q57G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.679" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01773478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eltereader.hu/kiadvanyok/robin-edina-sereg-judit-szerk-audiovizualis-forditastudomany-forditasban/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100843230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loison-Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100925270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02146931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.es/ucopress/index.php/en/catalogo-h/product/762-insights-into-audiovisual-and-comic-translation-changing-perspectives-on-films-comics-and-videogames" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4435" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-paradigme.com/product/prologues-et-cultures-mediation-litteraires-et-artistiques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-paradigme.com/product/LA-TRADUCTION-MEDIATION-ET-MEDIATISATION-DES-CULTURES-Francoise-MORCILLO-Catherine-PELAGE" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l3.ulg.ac.be/droits.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130l9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q5m" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2i" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393367v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62209" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30681" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6865" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27640" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-98JLR3WZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17515" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6174" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02183032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecaplain Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.135.0110" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030129" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-brisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174207476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392071v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yp6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bordet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.4983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2018.02.01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01773531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21992/T9GW8M" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.1918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L1X9Q57G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.679" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01773478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eltereader.hu/kiadvanyok/robin-edina-sereg-judit-szerk-audiovizualis-forditastudomany-forditasban/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100843230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02146931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.es/ucopress/index.php/en/catalogo-h/product/762-insights-into-audiovisual-and-comic-translation-changing-perspectives-on-films-comics-and-videogames" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loison-Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100925270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-paradigme.com/product/prologues-et-cultures-mediation-litteraires-et-artistiques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-paradigme.com/product/LA-TRADUCTION-MEDIATION-ET-MEDIATISATION-DES-CULTURES-Francoise-MORCILLO-Catherine-PELAGE" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l3.ulg.ac.be/droits.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2i" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q5m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130l9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7985" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59412" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30681" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-98JLR3WZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6178" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6865" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27640" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17515" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6174" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02183032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecaplain Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.135.0110" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030129" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>