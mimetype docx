--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Brisset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174207476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'exposition : Vivian Maier au bord du Monde, Maison des Douanes, Saint-Palais sur Mer, 5 avril - 2 novembre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14yp6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire &amp;quot;minstrel&amp;quot; et &amp;quot;blackface&amp;quot; en français : mission impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager par la langue : fonctions et autotraductions du pérégrinisme français en fiction et non-fiction anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palimpsestes, 37, pp.120-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom propre et désignateur rigide : la traduisibilité de l’onomastique au prisme du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proper Names and the Lexicon, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor, creativity and lexical creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Humor, creativity and lexical creation, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.5585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : de l’intime au patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Images au quotidien / Images du quotidien, 14, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.4983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur de doublage, adaptateur du texte filmique : un traducteur-dialoguiste au service de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traducteur et texte, 45 (4), pp.23 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics, onomastics and dubbing: what are anthroponyms the names of?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kīmīya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et traduction : recherches pluridisciplinaires, 16, pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody en ses écrans : miroirs, mirages et autofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires-LTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la britannitude : la traduction des clichés dans Expo 58 (Jonathan Coe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17462/para.2018.02.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot; hair &amp;quot; de diglossie : herméneutique et traduction d’une hybridation lexicale à tout crin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atelier de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traduction, adaptation, réception, 29, pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doublage, à la frontière entre traduction et adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TranscUlturAl: A Journal of Translation and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21992/T9GW8M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire pour le doublage : de Georges Dutter à Jacqueline Cohen, une affaire de fidélité(s) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Traduire ensemble pour le théâtre, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Langues et paroles au cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Au-delà des mots, langues et langages 1106, p. 38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublage et duplicité : traduire l’humour verbal au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 232, pp.5 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traduire.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de marque en traduction audiovisuelle : un cocktail pas très homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.69 - 85. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palimpsestes.1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen's French Marketing: Everyone Says Je l'aime, or do They?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglish in Woody Allen’s Films : a Dubbing Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Antverpiensia New Series - Themes in Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Multilingualism at the cinema and on stage, 13, pp.112-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody et les bons mots : l'humour dans les versions françaises de Annie Hall et Manhattan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen, serial schlemiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen, serial schlemiel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Afeccav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody et les bons mots : l’humour dans les versions doublées en français de Annie Hall et Manhattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Traduire l’humour, 34, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardon my Yiddish... L'étymologie au risque du doublage dans les films de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.195-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la cohérence dialogique au cinéma : les charnières de discours dans le doublage des films de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.63-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a name? La traduction onomastique dans les versions françaises de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Traduction, médiation, négociation, communication, 3, pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Autre » juif américain : l’emprunt lexical au yiddish dans l’anglais américain des films de Woody Allen, un enjeu pour le doublage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onomastique et cinéma : ce que le doublage audiovisuel nous dit des noms propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller vers l’Autre / Accueillir l’Autre Approches et méthodologies pour penser l’altérité au prisme de la traduction, séminaire méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Mickael Mariaule, Feb 2023, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer son lectorat : usages et transferts hétéroglossiques en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décentrement(s), théories et pratiques d’un concept nomade Colloque anniversaire de REMELICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REMELICE Université d'Orléans, Mar 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sérialité filmique, un enjeu pour la TAV : rythme et humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et penser la traduction Traduire le format sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ligérien de linguistique, Apr 2022, Orléans La Source, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de l’adaptateur ou comment mixer les recettes anglophones à la sauce française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le culinaire/Culinary Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA CECILLE Université de Lille, Nov 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le cinéma, entre cosmopolitisme et décosmopolitisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitisation et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire REMELICE, Feb 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brévitude&amp;quot; et &amp;quot;britannitude&amp;quot; : la traduction des clichés de l'anglais au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de la fulgurance : forces et fragilités de la forme brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall université d'Angers, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humour chez Woody Allen, intraduisible mais pas trop...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Traduire l'humour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interactions Culturelles et Discursives (ICD); Université François-Rabelais, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« To Be or not to Be : le transfert interlinguistique des anthroponymes politiques au cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Liège, May 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'ironie pour le doublage : le contrat de spectature au risque de l’implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des formes implicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques Université Limoges, Nov 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de marque en traduction audiovisuelle : des appellations pas toujours très contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013, atelier traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intitulation au cinéma : appellations à géographie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013, atelier études filmiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence de l'adaptateur : la traduction audiovisuelle à la lumière des théories de la réception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthroponymes en traduction audio-visuelle : who's who?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès de la SAES, atelier traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emprunts au yiddish chez Woody Allen : des degrés dans l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires:TRACT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen à l'affiche : tout le monde dit I love him</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CinEcoSA "Marketing et cinéma, approches du marketing des films à l'épreuve de la mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charnières de discours et cohérence dans les dialogues filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: TRACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des mets de l’anglais au français : doubler le culinaire dans les films américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Mariaule ; Samuel Trainor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le culinaire/ Culinary Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Traductologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szinkronizálás: a fordítás és az adaptáció határán?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Edina; Sereg Judit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovizuális fordítástudomány – fordításban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Eötvös Loránd, Budapest, Hongrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-35, 2022, 978-963-489-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime syndiqué et cinéma : entre langue étrange et langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuditta Caliendo (Dir.); Corinne Oster (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la criminalité. Perspectives traductologiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-186, 2020, 978-2-7574-2954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doublage audiovisuel, à l’épreuve du cosmopolitisme et de l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María del Mar Ogea Pozo ; Francisco Rodríguez Rodríguez (Universidad de Córdoba). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insights into audiovisual and comic translation. Changing perspectives on films, comics and videogames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Córdoba Press, Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-29, 2019, Translation and Interpreting Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loison-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Brisset, Audrey Coussy, Ronald Jenn, Julie Loison-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du jeu dans la langue : traduire le jeu de mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2019, 978-2-7574-2461-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le générique comme pré-texte filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Orléans REMELICE; Françoise Morcillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues et cultures, seuils de l’œuvre littéraire et artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-430, 2017, 9782868783264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironie et doublage Le contrat de spectature à l’aune de l’implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Anquetil; Juliette Elie-Deschamps; Cindy Lefebvre-Scodeller (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des formes implicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PU Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-350, 2017, Collection Rivages linguistiques, 978-2-7535-5467-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation interculturelle et traduction audio-visuelle : quand traduire c’est (s’) adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise MORCILLO; Catherine PÉLAGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction, médiation et médiatisation des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 283-308, 2015, 9782868783103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidi, Woody, délit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Pagnoulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire les droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Liège, L3, Belgique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2012, 978-2-87233-028-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Laurent Jullier et Barbara Laborde, L’Analyse des séries, Paris, A. Colin,, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.680-684. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b2i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Jérôme Pacouret, Qu’est-ce qu’un auteur de cinéma ? Art, pouvoirs et division du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14q5m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Jean Max Thomson, La clé anglaise. Français-anglais : des idiotismes pas si bêtes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130l9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Muriel Mille, Le travail de la fiction. Dans les coulisses d’une série télévisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133tt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : « Jean-Jacques Lecercle, Lénine et l’arme du langage, Paris, La Fabrique Éd., 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.515 - 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Julie Assouly et Marianne Kac-Vergne (dirs), Féminin/Masculin : réflexions sur le genre dans le cinéma et les séries anglophones, Arras, Artois Presses Université, coll. Lettres et civilisations étrangères, 2024, 260 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.307-313. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14aar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: James Pustejovsky &amp; Olga Batiukova, The Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ias⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Granier, Imagine. 12 chansons qui ont fait l’histoire, Paris, Perrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.472-476. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12yh6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Blandine Pennec, Les mots de la Covid-19. Étude linguistique d’un corpus français et britannique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.7985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Cécile MEYNARD et Karima THOMAS (dirs), L’Ultra-bref. Le temps de la fulgurance. Tours, Presses universitaires François-Rabelais, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.n° 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: “Stella Bullo &amp; Derek Bousfield, Talking in Clichés. The Use of Stock Phrases in Discourse and CommunicationTalking in Clichés. The Use of Stock Phrases in Discourse and Communication”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : “Małgorzata Kowalczyk, Borrowings in Informal American English”, Cambridge University Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Chloé HUVET (dir.), Ennio Morricone. Et pour quelques notes de plus… Éditions universitaires de Dijon, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.358-360. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Dominique Lagorgette, Pute. Histoire d’un mot et d’un stigmate »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Loïc Artiaga, Matthieu Letourneux, Aux origines de la pop culture. Le Fleuve Noir et les Presses de la Cité au cœur du transmédia à la française, 1945-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Laurence Cossu-Beaumont, Deux agents littéraires dans le siècle américain. William et Jenny Bradley, passeurs culturels transatlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.62209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Gilles Delavaud, La télévision selon Alfred Hitchcock, Rennes, PUR, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.587-588. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Sabine Chalvon-Demersay, Le Troisième souffle. Parentés et sexualités dans les adaptations télévisées. Paris, Presses des Mines, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.437-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Sandra Laugier (dir.), Les séries, laboratoires d’éveil politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Esquenazi, Le film noir. Histoire et significations d’un genre populaire subversif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.55063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jean Szlamowicz, Jazz Talk. Approche lexicologique, esthétique et culturelle du jazz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Calvet, Enquête sur le signe. Du roman policier à la police de la langue en passant par l’interprétation du signe linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: J.-C.-L.-P. Desgranges, Petit dictionnaire du Peuple. Des rustres de Paris aux rustauds des villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Christine Détrez, Karine Bastide, Nos mères. Huguette, Christiane, et tant d’autres. Une histoire de l’émancipation féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Stéphan Etcharry et Jérôme Rossi (dirs), Du concert à l'écran. La musique classique au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.445-448. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrapbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.17515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Georges Meyer, Censure d'État. Cinéma, mœurs et politique autour de 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.603-605. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension: John Humbley, La néologie terminologique, Limoges, Lambert-Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Bandia, Paul F., ed., Writing and Translating Francophone Discourse: Africa, The Caribbean, Diaspora, Amsterdam-New York: Rodopi, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.29/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En langues étrangères, d’où viennent les faux amis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: The Oxford Handbook of Taboo Words and Language, Keith Allan (ed.), Oxford University Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : La Société de Stylistique Anglaise (1978-2018) : 40 ans de style/ 40 years of style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fait : minuit, ça tombe quel jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecaplain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Florence LECA-MERCIER, Anne-Marie PAILLET, dirs, Le Sens de l’humour. Style, genres, contextes. Louvain-la-Neuve, Éd. Academia/Éd. L’Harmattan, coll. Au cœur des textes, 2018, 314 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.427-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Jean-Pierre ESQUENAZI, L’analyse de film avec Deleuze. Paris, CNRS Éd., collection Cinéma et audiovisuel, 2017, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.332-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Les Américains parlent anglais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review Reconceptualising Film Policies Nolwenn Mingant and Cecilia Tirtaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : &amp;quot;Marguerite-Marie Dubois, Miscellanées : histoire, étymologie, lexicologie (France-Angleterre), Toulon: éd Des Dauphins, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: ''Crossroads Poetics: Text, Image, Music, Film and Beyond, Michel Delville, Prague, Litteraria Pragensia, 2013, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, p. 79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : la traduction littéraire comme création, Meta, 62, 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Blandine Pennec & Olivier Simonin, Les locutions de l’anglais, emplois et stratégies rhétoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Linguistique et traductologie : les enjeux d’une relation complexe, Maryvonne Boisseau, Catherine Chauvin, Catherine Delesse, Yvon Keromnes (Dir.) Arras, Artois Presses Université, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Traduire le théâtre, une communauté d’expérience, Céline Frigau-Manning, Marie Nadia Karsky (Dir.) Saint-Denis, Presses Universitaires de Vincennes, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.cercles.com/review/r81/Frigau.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Ici et Ailleurs dans la littérature traduite, études réunies par Xavier Dantille & Corinne Wecksteen-Quinio Arras, Artois Presses Université, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: &amp;quot; A.-M. Paquet-Deyris & D. Sipière. Le cinéma parle ! Études sur le verbe et la voix dans le cinéma anglophone. CICLAHO, 6, Univ. Paris-Ouest, 2012, 480 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63 - 86. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.135.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webographie: Le Songe d’une nuit d’été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma d'auteur et doublage : le paradoxe Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Brisset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174207476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'exposition : Vivian Maier au bord du Monde, Maison des Douanes, Saint-Palais sur Mer, 5 avril - 2 novembre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14yp6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire &amp;quot;minstrel&amp;quot; et &amp;quot;blackface&amp;quot; en français : mission impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager par la langue : fonctions et autotraductions du pérégrinisme français en fiction et non-fiction anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palimpsestes, 37, pp.120-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom propre et désignateur rigide : la traduisibilité de l’onomastique au prisme du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proper Names and the Lexicon, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor, creativity and lexical creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Humor, creativity and lexical creation, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.5585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : de l’intime au patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Images au quotidien / Images du quotidien, 14, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.4983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur de doublage, adaptateur du texte filmique : un traducteur-dialoguiste au service de la multimodalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traducteur et texte, 45 (4), pp.23 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics, onomastics and dubbing: what are anthroponyms the names of?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kīmīya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et traduction : recherches pluridisciplinaires, 16, pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la britannitude : la traduction des clichés dans Expo 58 (Jonathan Coe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17462/para.2018.02.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody en ses écrans : miroirs, mirages et autofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires-LTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot; hair &amp;quot; de diglossie : herméneutique et traduction d’une hybridation lexicale à tout crin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atelier de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traduction, adaptation, réception, 29, pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doublage, à la frontière entre traduction et adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TranscUlturAl: A Journal of Translation and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21992/T9GW8M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire pour le doublage : de Georges Dutter à Jacqueline Cohen, une affaire de fidélité(s) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Traduire ensemble pour le théâtre, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Langues et paroles au cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Au-delà des mots, langues et langages 1106, p. 38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublage et duplicité : traduire l’humour verbal au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 232, pp.5 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traduire.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de marque en traduction audiovisuelle : un cocktail pas très homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.69 - 85. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palimpsestes.1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen's French Marketing: Everyone Says Je l'aime, or do They?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglish in Woody Allen’s Films : a Dubbing Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Antverpiensia New Series - Themes in Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Multilingualism at the cinema and on stage, 13, pp.112-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody et les bons mots : l'humour dans les versions françaises de Annie Hall et Manhattan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen, serial schlemiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen, serial schlemiel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Afeccav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody et les bons mots : l’humour dans les versions doublées en français de Annie Hall et Manhattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Traduire l’humour, 34, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardon my Yiddish... L'étymologie au risque du doublage dans les films de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.195-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la cohérence dialogique au cinéma : les charnières de discours dans le doublage des films de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.63-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a name? La traduction onomastique dans les versions françaises de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Traduction, médiation, négociation, communication, 3, pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Autre » juif américain : l’emprunt lexical au yiddish dans l’anglais américain des films de Woody Allen, un enjeu pour le doublage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onomastique et cinéma : ce que le doublage audiovisuel nous dit des noms propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller vers l’Autre / Accueillir l’Autre Approches et méthodologies pour penser l’altérité au prisme de la traduction, séminaire méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Mickael Mariaule, Feb 2023, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer son lectorat : usages et transferts hétéroglossiques en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décentrement(s), théories et pratiques d’un concept nomade Colloque anniversaire de REMELICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REMELICE Université d'Orléans, Mar 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sérialité filmique, un enjeu pour la TAV : rythme et humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et penser la traduction Traduire le format sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ligérien de linguistique, Apr 2022, Orléans La Source, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de l’adaptateur ou comment mixer les recettes anglophones à la sauce française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le culinaire/Culinary Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA CECILLE Université de Lille, Nov 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le cinéma, entre cosmopolitisme et décosmopolitisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitisation et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire REMELICE, Feb 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brévitude&amp;quot; et &amp;quot;britannitude&amp;quot; : la traduction des clichés de l'anglais au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de la fulgurance : forces et fragilités de la forme brève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall université d'Angers, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humour chez Woody Allen, intraduisible mais pas trop...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Traduire l'humour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interactions Culturelles et Discursives (ICD); Université François-Rabelais, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« To Be or not to Be : le transfert interlinguistique des anthroponymes politiques au cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Liège, May 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'ironie pour le doublage : le contrat de spectature au risque de l’implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des formes implicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques Université Limoges, Nov 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intitulation au cinéma : appellations à géographie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013, atelier études filmiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de marque en traduction audiovisuelle : des appellations pas toujours très contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2013, atelier traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence de l'adaptateur : la traduction audiovisuelle à la lumière des théories de la réception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthroponymes en traduction audio-visuelle : who's who?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès de la SAES, atelier traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emprunts au yiddish chez Woody Allen : des degrés dans l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires:TRACT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Allen à l'affiche : tout le monde dit I love him</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CinEcoSA "Marketing et cinéma, approches du marketing des films à l'épreuve de la mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charnières de discours et cohérence dans les dialogues filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: TRACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des mets de l’anglais au français : doubler le culinaire dans les films américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Mariaule ; Samuel Trainor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le culinaire/ Culinary Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Traductologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szinkronizálás: a fordítás és az adaptáció határán?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Edina; Sereg Judit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovizuális fordítástudomány – fordításban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Eötvös Loránd, Budapest, Hongrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-35, 2022, 978-963-489-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime syndiqué et cinéma : entre langue étrange et langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuditta Caliendo (Dir.); Corinne Oster (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire la criminalité. Perspectives traductologiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-186, 2020, 978-2-7574-2954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Loison-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Brisset, Audrey Coussy, Ronald Jenn, Julie Loison-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du jeu dans la langue : traduire le jeu de mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2019, 978-2-7574-2461-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doublage audiovisuel, à l’épreuve du cosmopolitisme et de l’interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María del Mar Ogea Pozo ; Francisco Rodríguez Rodríguez (Universidad de Córdoba). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insights into audiovisual and comic translation. Changing perspectives on films, comics and videogames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Córdoba Press, Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-29, 2019, Translation and Interpreting Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le générique comme pré-texte filmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Orléans REMELICE; Françoise Morcillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues et cultures, seuils de l’œuvre littéraire et artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-430, 2017, 9782868783264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironie et doublage Le contrat de spectature à l’aune de l’implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Anquetil; Juliette Elie-Deschamps; Cindy Lefebvre-Scodeller (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des formes implicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PU Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-350, 2017, Collection Rivages linguistiques, 978-2-7535-5467-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation interculturelle et traduction audio-visuelle : quand traduire c’est (s’) adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise MORCILLO; Catherine PÉLAGE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction, médiation et médiatisation des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 283-308, 2015, 9782868783103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidi, Woody, délit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Pagnoulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire les droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Liège, L3, Belgique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2012, 978-2-87233-028-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Laurent Jullier et Barbara Laborde, L’Analyse des séries, Paris, A. Colin,, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.680-684. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b2i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Jérôme Pacouret, Qu’est-ce qu’un auteur de cinéma ? Art, pouvoirs et division du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14q5m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Jean Max Thomson, La clé anglaise. Français-anglais : des idiotismes pas si bêtes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130l9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Muriel Mille, Le travail de la fiction. Dans les coulisses d’une série télévisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133tt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : « Jean-Jacques Lecercle, Lénine et l’arme du langage, Paris, La Fabrique Éd., 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.515 - 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Julie Assouly et Marianne Kac-Vergne (dirs), Féminin/Masculin : réflexions sur le genre dans le cinéma et les séries anglophones, Arras, Artois Presses Université, coll. Lettres et civilisations étrangères, 2024, 260 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.307-313. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14aar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: James Pustejovsky &amp; Olga Batiukova, The Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ias⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Frédéric Granier, Imagine. 12 chansons qui ont fait l’histoire, Paris, Perrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.472-476. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12yh6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Blandine Pennec, Les mots de la Covid-19. Étude linguistique d’un corpus français et britannique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.7985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : “Małgorzata Kowalczyk, Borrowings in Informal American English”, Cambridge University Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Cécile MEYNARD et Karima THOMAS (dirs), L’Ultra-bref. Le temps de la fulgurance. Tours, Presses universitaires François-Rabelais, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.n° 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: “Stella Bullo &amp; Derek Bousfield, Talking in Clichés. The Use of Stock Phrases in Discourse and CommunicationTalking in Clichés. The Use of Stock Phrases in Discourse and Communication”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Chloé HUVET (dir.), Ennio Morricone. Et pour quelques notes de plus… Éditions universitaires de Dijon, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.358-360. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Dominique Lagorgette, Pute. Histoire d’un mot et d’un stigmate »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Loïc Artiaga, Matthieu Letourneux, Aux origines de la pop culture. Le Fleuve Noir et les Presses de la Cité au cœur du transmédia à la française, 1945-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Laurence Cossu-Beaumont, Deux agents littéraires dans le siècle américain. William et Jenny Bradley, passeurs culturels transatlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.62209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Gilles Delavaud, La télévision selon Alfred Hitchcock, Rennes, PUR, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.587-588. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Sabine Chalvon-Demersay, Le Troisième souffle. Parentés et sexualités dans les adaptations télévisées. Paris, Presses des Mines, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.437-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Sandra Laugier (dir.), Les séries, laboratoires d’éveil politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: J.-C.-L.-P. Desgranges, Petit dictionnaire du Peuple. Des rustres de Paris aux rustauds des villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Christine Détrez, Karine Bastide, Nos mères. Huguette, Christiane, et tant d’autres. Une histoire de l’émancipation féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Esquenazi, Le film noir. Histoire et significations d’un genre populaire subversif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.55063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jean Szlamowicz, Jazz Talk. Approche lexicologique, esthétique et culturelle du jazz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Calvet, Enquête sur le signe. Du roman policier à la police de la langue en passant par l’interprétation du signe linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Stéphan Etcharry et Jérôme Rossi (dirs), Du concert à l'écran. La musique classique au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.445-448. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrapbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.17515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Georges Meyer, Censure d'État. Cinéma, mœurs et politique autour de 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.603-605. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension: John Humbley, La néologie terminologique, Limoges, Lambert-Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Bandia, Paul F., ed., Writing and Translating Francophone Discourse: Africa, The Caribbean, Diaspora, Amsterdam-New York: Rodopi, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.29/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En langues étrangères, d’où viennent les faux amis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: The Oxford Handbook of Taboo Words and Language, Keith Allan (ed.), Oxford University Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : La Société de Stylistique Anglaise (1978-2018) : 40 ans de style/ 40 years of style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fait : minuit, ça tombe quel jour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecaplain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Florence LECA-MERCIER, Anne-Marie PAILLET, dirs, Le Sens de l’humour. Style, genres, contextes. Louvain-la-Neuve, Éd. Academia/Éd. L’Harmattan, coll. Au cœur des textes, 2018, 314 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.427-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Jean-Pierre ESQUENAZI, L’analyse de film avec Deleuze. Paris, CNRS Éd., collection Cinéma et audiovisuel, 2017, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.332-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Les Américains parlent anglais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review Reconceptualising Film Policies Nolwenn Mingant and Cecilia Tirtaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : &amp;quot;Marguerite-Marie Dubois, Miscellanées : histoire, étymologie, lexicologie (France-Angleterre), Toulon: éd Des Dauphins, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: ''Crossroads Poetics: Text, Image, Music, Film and Beyond, Michel Delville, Prague, Litteraria Pragensia, 2013, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, p. 79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : la traduction littéraire comme création, Meta, 62, 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Blandine Pennec & Olivier Simonin, Les locutions de l’anglais, emplois et stratégies rhétoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Linguistique et traductologie : les enjeux d’une relation complexe, Maryvonne Boisseau, Catherine Chauvin, Catherine Delesse, Yvon Keromnes (Dir.) Arras, Artois Presses Université, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Traduire le théâtre, une communauté d’expérience, Céline Frigau-Manning, Marie Nadia Karsky (Dir.) Saint-Denis, Presses Universitaires de Vincennes, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.cercles.com/review/r81/Frigau.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Ici et Ailleurs dans la littérature traduite, études réunies par Xavier Dantille & Corinne Wecksteen-Quinio Arras, Artois Presses Université, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: &amp;quot; A.-M. Paquet-Deyris & D. Sipière. Le cinéma parle ! Études sur le verbe et la voix dans le cinéma anglophone. CICLAHO, 6, Univ. Paris-Ouest, 2012, 480 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63 - 86. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.135.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webographie: Le Songe d’une nuit d’été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma d'auteur et doublage : le paradoxe Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A51E51F9"/>
+    <w:nsid w:val="B5496914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-brisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174207476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392071v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yp6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bordet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.4983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2018.02.01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01773531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21992/T9GW8M" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.1918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L1X9Q57G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.679" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01773478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eltereader.hu/kiadvanyok/robin-edina-sereg-judit-szerk-audiovizualis-forditastudomany-forditasban/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100843230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02146931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.es/ucopress/index.php/en/catalogo-h/product/762-insights-into-audiovisual-and-comic-translation-changing-perspectives-on-films-comics-and-videogames" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loison-Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100925270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-paradigme.com/product/prologues-et-cultures-mediation-litteraires-et-artistiques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-paradigme.com/product/LA-TRADUCTION-MEDIATION-ET-MEDIATISATION-DES-CULTURES-Francoise-MORCILLO-Catherine-PELAGE" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l3.ulg.ac.be/droits.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2i" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q5m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130l9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7985" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59412" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30681" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-98JLR3WZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6178" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6865" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27640" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17515" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6174" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02183032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecaplain Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.135.0110" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030129" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-brisset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174207476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392071v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yp6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bordet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.4983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2018.02.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01773531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21992/T9GW8M" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.1918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L1X9Q57G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.679" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01773478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eltereader.hu/kiadvanyok/robin-edina-sereg-judit-szerk-audiovizualis-forditastudomany-forditasban/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100843230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loison-Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100925270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02146931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.es/ucopress/index.php/en/catalogo-h/product/762-insights-into-audiovisual-and-comic-translation-changing-perspectives-on-films-comics-and-videogames" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-paradigme.com/product/prologues-et-cultures-mediation-litteraires-et-artistiques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-paradigme.com/product/LA-TRADUCTION-MEDIATION-ET-MEDIATISATION-DES-CULTURES-Francoise-MORCILLO-Catherine-PELAGE" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l3.ulg.ac.be/droits.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2i" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q5m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130l9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7985" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393367v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59412" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30681" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6865" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27640" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-98JLR3WZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17515" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6174" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02183032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecaplain Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.135.0110" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030129" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>