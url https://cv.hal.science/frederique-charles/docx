--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -538,235 +538,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATHEMATICAL AND NUMERICAL STUDY OF A DUSTY KNUDSEN GAS MIXTURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A projection algorithm on the set of polynomials with two bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Campos Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Salvarani</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Herda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-019-00277-x⟩</w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.1475-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11075-019-00872-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964237v3</w:t>
+                <w:t xml:space="preserve">hal-02128851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A projection algorithm on the set of polynomials with two bounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MATHEMATICAL AND NUMERICAL STUDY OF A DUSTY KNUDSEN GAS MIXTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Herda</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85, pp.1475-1498. </w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168 (1), pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11075-019-00872-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10440-019-00277-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128851v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964237v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALGORITHMS FOR POSITIVE POLYNOMIAL APPROXIMATION</w:t>
               </w:r>
@@ -847,51 +847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From particle methods to forward-backward Lagrangian schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -938,51 +938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVERGENCE OF A LINEARLY TRANSFORMED PARTICLE METHOD FOR AGGREGATION EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo de La Plata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,51 +1046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform convergence of a linearly transformed particle method for the Vlasov-Poisson system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1719,265 +1719,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t>
+                <w:t xml:space="preserve">Numerical approximation of Knudsen layer for Euler-Poisson system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, CEMRACS'10 research achievements: Numerical modeling of fusion, 32, pp.177--194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629081v1</w:t>
+                <w:t xml:space="preserve">hal-00905329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of Knudsen layer for Euler-Poisson system</w:t>
+                <w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Goudon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Violet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, CEMRACS'10 research achievements: Numerical modeling of fusion, 32, pp.177--194. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/2011020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905329v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00629081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label Structured Cell Proliferation Models.</w:t>
               </w:r>
@@ -3076,51 +3076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840523v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.241217081314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03927990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788536v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.04.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542990v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02755-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964237v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00277-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385676v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.31" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo de La Plata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Pil Choi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Copol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mounsamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Violet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9858-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002236v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004987v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04852993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04119380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204747v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840523v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.241217081314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03927990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788536v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.04.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542990v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02755-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964237v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00277-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385676v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.31" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo de La Plata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Pil Choi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Copol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mounsamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Violet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9858-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002236v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004987v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04852993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04119380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204747v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>