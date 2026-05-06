--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -538,235 +538,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A projection algorithm on the set of polynomials with two bounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MATHEMATICAL AND NUMERICAL STUDY OF A DUSTY KNUDSEN GAS MIXTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Herda</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11075-019-00872-x⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-019-00277-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128851v1</w:t>
+                <w:t xml:space="preserve">hal-01964237v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATHEMATICAL AND NUMERICAL STUDY OF A DUSTY KNUDSEN GAS MIXTURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A projection algorithm on the set of polynomials with two bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Campos Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Salvarani</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Herda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 168 (1), pp.17-31. </w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.1475-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-019-00277-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11075-019-00872-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964237v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALGORITHMS FOR POSITIVE POLYNOMIAL APPROXIMATION</w:t>
               </w:r>
@@ -847,51 +847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From particle methods to forward-backward Lagrangian schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -938,51 +938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVERGENCE OF A LINEARLY TRANSFORMED PARTICLE METHOD FOR AGGREGATION EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo de La Plata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,51 +1046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform convergence of a linearly transformed particle method for the Vlasov-Poisson system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1347,637 +1347,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Kinetic Model for Assemblies of Amyloid Fibrils and Its Application to Polyglutamine Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic modeling of the transport of dust particles in a rarefied atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dellacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Prigent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Segré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (04), pp.1150021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511500217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798325v1</w:t>
+                <w:t xml:space="preserve">hal-03953163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient kinetic model for assemblies of amyloid fibrils and its application to polyglutamine aggregation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Kinetic Model for Assemblies of Amyloid Fibrils and Its Application to Polyglutamine Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e43273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778052v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of the transport of dust particles in a rarefied atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient kinetic model for assemblies of amyloid fibrils and its application to polyglutamine aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202511500217⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e43273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953163v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of Knudsen layer for Euler-Poisson system</w:t>
+                <w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2011020⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905329v1</w:t>
+                <w:t xml:space="preserve">inria-00629081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t>
+                <w:t xml:space="preserve">Numerical approximation of Knudsen layer for Euler-Poisson system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Després</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, CEMRACS'10 research achievements: Numerical modeling of fusion, 32, pp.177--194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00629081v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label Structured Cell Proliferation Models.</w:t>
               </w:r>
@@ -3076,51 +3076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840523v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.241217081314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03927990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788536v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.04.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542990v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02755-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964237v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00277-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385676v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.31" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo de La Plata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Pil Choi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Copol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mounsamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Violet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9858-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002236v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004987v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04852993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04119380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204747v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840523v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.241217081314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03927990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788536v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.04.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542990v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02755-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964237v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00277-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385676v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.31" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo de La Plata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Pil Choi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Copol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mounsamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511500217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Violet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9858-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002236v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004987v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04852993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04119380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204747v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>