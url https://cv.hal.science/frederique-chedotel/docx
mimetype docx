--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Chédotel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de gestion, Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Chédotel est professeure en Sciences de gestion à l'IAE d'Angers, et chercheuse permanente au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire GRANEM,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice du laboratoire GRANEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et  co-responsable de l'axe de recherche Comportements responsables et numérique de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFR (Structure fédérative de recherche) Confluences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Pour l'Université d'Angers, elle est également élue au CA, et impliquée dans la Commission égalité (référente égalité et handicap).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les dynamiques collectives dans un contexte de transformation des organisations, autour de trois thématiques complémentaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le management d'équipe et la compétence collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le numérique responsable et l'écologisation des comportements des salariés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement du management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux travaux actuels portent sur l'engagemnet dans la gestion de charge de travail par et pour les soignants à l'aide d'un algorithme - projet </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet OPTIHSOINS (ANR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - et le numérique soutenable dans les PME - projet européen </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDI STEP (MSCA4Ukraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan pédagogique, elle est co-responsable du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 International human resource management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Guillaume Denos et coresponsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU Codynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, avec Nathalie Debski. Ses activités pédagogiques l'amènent à enseigner la GRH, le management des équipes, le mnagement du changement, et la formation à la recherche, en langues anglaise et Française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre de réseaux de recherche nationaux et internationaux et impliquée dans les groupes thématiques de recherche Compétences et Ecologisation (AGRH), et MACCA (AIMS).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école entrepreneuriale : apprendre à entreprendre par la pratique associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et accélération des transformations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’action collective solidaire en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (n° 12), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14653-7.p.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moral des dirigeants : proposition de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de proximité en situation de télétravail : une affaire de management, et de managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaisons sociales magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You have got a friend” The value of perceived proximity for teleworking success in dispersed teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1/2), pp.2-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TPM-11-2017-0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et pratiques pour une compétence collective en situation. Le cas de la méthode agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (270), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir le sentiment de proximité à distance ? Le cas des équipes dispersées par le télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.027.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro thématique Compétences et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (259), pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation en tant que situation managériale ? Comment évolue-t-elle durant la vie d’un projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), pp.65-98. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet inter-organisationnel dans l’Economie sociale et solidaire : quel lien entre l’identification et l’émergence d’une compétence inter-organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (246), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.246.159-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des équipes projet : l’impact de la gestion des conflits et de l’improvisation organisationnelle sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel lien entre la mémoire des organisations et l’efficacité de l’improvisation ? Résultats d’une enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024195ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles, leviers de développement d'une compétence collective – deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.012.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intervenir en temps réel à l'autre bout du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (226), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.226.151-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'identité sur la compétence collective lors de prises de décisions stratégiques : le cas de SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1-2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation organisationnelle : concilier formalisation et flexibilité d'un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 154 (1), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.154.123-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time is Ticking: French healthcare teams and their managers navigating time challenges with their collective competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2025, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable digital transformation for SMEs: an agenda for future studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svitlana Plotnytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Glińska-Neweś</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMaR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for International Business Education &amp; Research (CIBER) at Georgia State University, Jun 2024, Gävle, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des plannings des équipes de soins à l'hôpital : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative potential of improvising solidarity networks in a disrupted context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et transformation durable des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Atelier de Recherche "Innovations Pédagogiques en Economie-Gestion à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe, Jul 2022, Université Paris-Saclay, Campus de Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation collective et dynamique de construction du sens en contexte extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REnouvellement du Management Hospitalier et Adaptabilité des Organisations – ReMHAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREFIGE - Julien Housson, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to become an entrepreneur! Entrepreneurial empowerment through students’ experience in clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium - Sub-theme 51: Organization-in-Creation: The Processes and Practices of Entrepreneuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam (online), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Fougerouse, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizing managerial practices: How could collective intelligence contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS, ST 26 Humanizing management - online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed or happy / energized CEO’s? A model for improving understanding of entrepreneurs’ moods to perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European academy of management, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family friendly work programs versus High performance HR practices: which effects on the employees’ well-being and productivity? An international comparison based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Jumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFRN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Work and familly researchers network, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sup' du management 2018. Cultivons le sentiment d'appartenance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des étudiants et apprentissage par la pratique: le cas de la vie associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Approches créatives et critiques de l'apprentissage du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective creativity in Key Technologies context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Day - Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Action – Accelerating knowledge creation in management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level identity and high school clubs: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre la capacité d’une équipe projet à improviser et sa performance : le rôle de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in interorganizational projects: an integrative analysis of two longitudinal case studies in information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Conference of European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit dans les équipes « projet » : créateur ou destructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et les aspects de situations de management de projet potentiellement improvisationnelles et leur évolution lors d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’Association Francophone de Recherche en Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer une compétence collective lors de prises de décisions stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2010, Rennes / Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des compétences et de l'identité au cœur de la formulation de la stratégie dans les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telle une épreuve, retours sur images par les personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telle une épreuve - Etudiants face à la pandémie, regard photographique par Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLAND, 2023, 9782802772491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel par la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Together, do we go further? - How to build a dynamic of collective competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues Edited By Benoit Grasser, Sabrina Loufrani-Fedida, Ewan Oiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9780367488925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer les compétences improvisationnelles des équipes projet ? Le rôle de la mémoire et de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in "Activités et collectifs. Approches cognitives et organisationnelles", s.d. Lise Gastaldi, Cathy Krohmer et Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir entre savoir ou pratique ? Les modalités de collaboration entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sabbado da Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Rennes, pp.25-46, 2016, Les modes de coopération au sein et en dehors des réseaux, 978-2-7535-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétence individuelle à la compétence collective : l'influence des processus d'identification sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences - Nouvelles dimensions, nouvelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2009, AGRH, 978-2711768783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances et Économie Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses Universitaires des Sciences Sociales de Toulouse, 2000, Histoire Gestion Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page web du projet ANR KETORC : https://ketorc.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Thinking on teams feet : A study of conflict, teamwork quality, improvisation and performance in teams »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’International Association on Conflict Management (IACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Chédotel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de gestion, Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Chédotel est professeure en Sciences de gestion à l'IAE d'Angers, et chercheuse permanente au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire GRANEM,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice du laboratoire GRANEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et  co-responsable de l'axe de recherche Comportements responsables et numérique de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFR (Structure fédérative de recherche) Confluences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Pour l'Université d'Angers, elle est également élue au CA, et impliquée dans la Commission égalité (référente égalité et handicap).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les dynamiques collectives dans un contexte de transformation des organisations, autour de trois thématiques complémentaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le management d'équipe et la compétence collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le numérique responsable et l'écologisation des comportements des salariés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement du management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux travaux actuels portent sur l'engagemnet dans la gestion de charge de travail par et pour les soignants à l'aide d'un algorithme - projet </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet OPTIHSOINS (ANR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - et le numérique soutenable dans les PME - projet européen </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDI STEP (MSCA4Ukraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan pédagogique, elle est co-responsable du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 International human resource management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Guillaume Denos et coresponsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU Codynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, avec Nathalie Debski. Ses activités pédagogiques l'amènent à enseigner la GRH, le management des équipes, le mnagement du changement, et la formation à la recherche, en langues anglaise et Française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre de réseaux de recherche nationaux et internationaux et impliquée dans les groupes thématiques de recherche Compétences et Ecologisation (AGRH), et MACCA (AIMS).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école entrepreneuriale : apprendre à entreprendre par la pratique associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et accélération des transformations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’action collective solidaire en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (n° 12), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14653-7.p.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moral des dirigeants : proposition de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de proximité en situation de télétravail : une affaire de management, et de managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaisons sociales magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You have got a friend” The value of perceived proximity for teleworking success in dispersed teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1/2), pp.2-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TPM-11-2017-0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et pratiques pour une compétence collective en situation. Le cas de la méthode agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (270), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir le sentiment de proximité à distance ? Le cas des équipes dispersées par le télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.027.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro thématique Compétences et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (259), pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation en tant que situation managériale ? Comment évolue-t-elle durant la vie d’un projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), pp.65-98. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet inter-organisationnel dans l’Economie sociale et solidaire : quel lien entre l’identification et l’émergence d’une compétence inter-organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (246), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.246.159-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des équipes projet : l’impact de la gestion des conflits et de l’improvisation organisationnelle sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel lien entre la mémoire des organisations et l’efficacité de l’improvisation ? Résultats d’une enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024195ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles, leviers de développement d'une compétence collective – deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.012.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'identité sur la compétence collective lors de prises de décisions stratégiques : le cas de SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1-2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intervenir en temps réel à l'autre bout du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (226), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.226.151-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation organisationnelle : concilier formalisation et flexibilité d'un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 154 (1), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.154.123-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time is Ticking: French healthcare teams and their managers navigating time challenges with their collective competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2025, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable digital transformation for SMEs: an agenda for future studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svitlana Plotnytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Glińska-Neweś</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMaR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for International Business Education &amp; Research (CIBER) at Georgia State University, Jun 2024, Gävle, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des plannings des équipes de soins à l'hôpital : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative potential of improvising solidarity networks in a disrupted context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et transformation durable des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Atelier de Recherche "Innovations Pédagogiques en Economie-Gestion à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe, Jul 2022, Université Paris-Saclay, Campus de Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation collective et dynamique de construction du sens en contexte extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REnouvellement du Management Hospitalier et Adaptabilité des Organisations – ReMHAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREFIGE - Julien Housson, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to become an entrepreneur! Entrepreneurial empowerment through students’ experience in clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium - Sub-theme 51: Organization-in-Creation: The Processes and Practices of Entrepreneuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam (online), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Fougerouse, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizing managerial practices: How could collective intelligence contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS, ST 26 Humanizing management - online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed or happy / energized CEO’s? A model for improving understanding of entrepreneurs’ moods to perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European academy of management, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des étudiants et apprentissage par la pratique: le cas de la vie associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Approches créatives et critiques de l'apprentissage du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sup' du management 2018. Cultivons le sentiment d'appartenance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family friendly work programs versus High performance HR practices: which effects on the employees’ well-being and productivity? An international comparison based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Jumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFRN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Work and familly researchers network, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective creativity in Key Technologies context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Day - Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Action – Accelerating knowledge creation in management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level identity and high school clubs: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre la capacité d’une équipe projet à improviser et sa performance : le rôle de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in interorganizational projects: an integrative analysis of two longitudinal case studies in information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Conference of European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et les aspects de situations de management de projet potentiellement improvisationnelles et leur évolution lors d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’Association Francophone de Recherche en Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit dans les équipes « projet » : créateur ou destructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer une compétence collective lors de prises de décisions stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2010, Rennes / Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des compétences et de l'identité au cœur de la formulation de la stratégie dans les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telle une épreuve, retours sur images par les personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telle une épreuve - Etudiants face à la pandémie, regard photographique par Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLAND, 2023, 9782802772491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel par la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Together, do we go further? - How to build a dynamic of collective competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues Edited By Benoit Grasser, Sabrina Loufrani-Fedida, Ewan Oiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9780367488925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer les compétences improvisationnelles des équipes projet ? Le rôle de la mémoire et de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in "Activités et collectifs. Approches cognitives et organisationnelles", s.d. Lise Gastaldi, Cathy Krohmer et Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir entre savoir ou pratique ? Les modalités de collaboration entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sabbado da Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Rennes, pp.25-46, 2016, Les modes de coopération au sein et en dehors des réseaux, 978-2-7535-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétence individuelle à la compétence collective : l'influence des processus d'identification sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences - Nouvelles dimensions, nouvelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2009, AGRH, 978-2711768783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances et Économie Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses Universitaires des Sciences Sociales de Toulouse, 2000, Histoire Gestion Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page web du projet ANR KETORC : https://ketorc.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Thinking on teams feet : A study of conflict, teamwork quality, improvisation and performance in teams »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’International Association on Conflict Management (IACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1144D2E3"/>
+    <w:nsid w:val="951A800B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/optihsoins.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/cidi-step-project.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/master-lmd-MLMD/droit-economie-gestion-DEG/master-management-et-commerce-international-KV21AJBY//m2-parcours-management-international-des-ressources-humaines-KW3B7SWE.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/diplome-d-universite-DUC/droit-economie-gestion-DEG/du-codynamics-conseil-en-organisation-et-dynamiques-societales-LEYGEON9.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/fr%C3%A9d%C3%A9rique-ch%C3%A9dotel-32a760162/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114762ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice van Der Heijden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-11-2017-0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.027.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.159-173" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024195ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.151-163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S098LGQN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.123-140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE666A040628243BA88A658EF3E22EA14307FF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04578743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03626808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Jumani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04155809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/optihsoins.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/cidi-step-project.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/master-lmd-MLMD/droit-economie-gestion-DEG/master-management-et-commerce-international-KV21AJBY//m2-parcours-management-international-des-ressources-humaines-KW3B7SWE.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/diplome-d-universite-DUC/droit-economie-gestion-DEG/du-codynamics-conseil-en-organisation-et-dynamiques-societales-LEYGEON9.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/fr%C3%A9d%C3%A9rique-ch%C3%A9dotel-32a760162/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114762ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice van Der Heijden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-11-2017-0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.027.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.159-173" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024195ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S098LGQN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.151-163" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.123-140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE666A040628243BA88A658EF3E22EA14307FF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04578743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03626808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Jumani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04155809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>