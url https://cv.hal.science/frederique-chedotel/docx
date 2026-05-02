--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Chédotel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de gestion, Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Chédotel est professeure en Sciences de gestion à l'IAE d'Angers, et chercheuse permanente au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire GRANEM,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice du laboratoire GRANEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et  co-responsable de l'axe de recherche Comportements responsables et numérique de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFR (Structure fédérative de recherche) Confluences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Pour l'Université d'Angers, elle est également élue au CA, et impliquée dans la Commission égalité (référente égalité et handicap).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les dynamiques collectives dans un contexte de transformation des organisations, autour de trois thématiques complémentaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le management d'équipe et la compétence collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le numérique responsable et l'écologisation des comportements des salariés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement du management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux travaux actuels portent sur l'engagemnet dans la gestion de charge de travail par et pour les soignants à l'aide d'un algorithme - projet </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet OPTIHSOINS (ANR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - et le numérique soutenable dans les PME - projet européen </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDI STEP (MSCA4Ukraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan pédagogique, elle est co-responsable du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 International human resource management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Guillaume Denos et coresponsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU Codynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, avec Nathalie Debski. Ses activités pédagogiques l'amènent à enseigner la GRH, le management des équipes, le mnagement du changement, et la formation à la recherche, en langues anglaise et Française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre de réseaux de recherche nationaux et internationaux et impliquée dans les groupes thématiques de recherche Compétences et Ecologisation (AGRH), et MACCA (AIMS).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école entrepreneuriale : apprendre à entreprendre par la pratique associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et accélération des transformations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’action collective solidaire en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (n° 12), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14653-7.p.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moral des dirigeants : proposition de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de proximité en situation de télétravail : une affaire de management, et de managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaisons sociales magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You have got a friend” The value of perceived proximity for teleworking success in dispersed teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1/2), pp.2-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TPM-11-2017-0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et pratiques pour une compétence collective en situation. Le cas de la méthode agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (270), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir le sentiment de proximité à distance ? Le cas des équipes dispersées par le télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.027.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro thématique Compétences et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (259), pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation en tant que situation managériale ? Comment évolue-t-elle durant la vie d’un projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), pp.65-98. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet inter-organisationnel dans l’Economie sociale et solidaire : quel lien entre l’identification et l’émergence d’une compétence inter-organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (246), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.246.159-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des équipes projet : l’impact de la gestion des conflits et de l’improvisation organisationnelle sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel lien entre la mémoire des organisations et l’efficacité de l’improvisation ? Résultats d’une enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024195ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles, leviers de développement d'une compétence collective – deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.012.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'identité sur la compétence collective lors de prises de décisions stratégiques : le cas de SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1-2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intervenir en temps réel à l'autre bout du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (226), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.226.151-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation organisationnelle : concilier formalisation et flexibilité d'un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 154 (1), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.154.123-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time is Ticking: French healthcare teams and their managers navigating time challenges with their collective competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2025, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable digital transformation for SMEs: an agenda for future studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svitlana Plotnytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Glińska-Neweś</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMaR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for International Business Education &amp; Research (CIBER) at Georgia State University, Jun 2024, Gävle, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des plannings des équipes de soins à l'hôpital : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative potential of improvising solidarity networks in a disrupted context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et transformation durable des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Atelier de Recherche "Innovations Pédagogiques en Economie-Gestion à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe, Jul 2022, Université Paris-Saclay, Campus de Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation collective et dynamique de construction du sens en contexte extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REnouvellement du Management Hospitalier et Adaptabilité des Organisations – ReMHAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREFIGE - Julien Housson, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to become an entrepreneur! Entrepreneurial empowerment through students’ experience in clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium - Sub-theme 51: Organization-in-Creation: The Processes and Practices of Entrepreneuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam (online), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Fougerouse, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizing managerial practices: How could collective intelligence contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS, ST 26 Humanizing management - online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed or happy / energized CEO’s? A model for improving understanding of entrepreneurs’ moods to perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European academy of management, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des étudiants et apprentissage par la pratique: le cas de la vie associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Approches créatives et critiques de l'apprentissage du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sup' du management 2018. Cultivons le sentiment d'appartenance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family friendly work programs versus High performance HR practices: which effects on the employees’ well-being and productivity? An international comparison based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Jumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFRN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Work and familly researchers network, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective creativity in Key Technologies context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Day - Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Action – Accelerating knowledge creation in management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level identity and high school clubs: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre la capacité d’une équipe projet à improviser et sa performance : le rôle de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in interorganizational projects: an integrative analysis of two longitudinal case studies in information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Conference of European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et les aspects de situations de management de projet potentiellement improvisationnelles et leur évolution lors d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’Association Francophone de Recherche en Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit dans les équipes « projet » : créateur ou destructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer une compétence collective lors de prises de décisions stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2010, Rennes / Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des compétences et de l'identité au cœur de la formulation de la stratégie dans les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telle une épreuve, retours sur images par les personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telle une épreuve - Etudiants face à la pandémie, regard photographique par Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLAND, 2023, 9782802772491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel par la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Together, do we go further? - How to build a dynamic of collective competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues Edited By Benoit Grasser, Sabrina Loufrani-Fedida, Ewan Oiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9780367488925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer les compétences improvisationnelles des équipes projet ? Le rôle de la mémoire et de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in "Activités et collectifs. Approches cognitives et organisationnelles", s.d. Lise Gastaldi, Cathy Krohmer et Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir entre savoir ou pratique ? Les modalités de collaboration entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sabbado da Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Rennes, pp.25-46, 2016, Les modes de coopération au sein et en dehors des réseaux, 978-2-7535-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétence individuelle à la compétence collective : l'influence des processus d'identification sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences - Nouvelles dimensions, nouvelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2009, AGRH, 978-2711768783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances et Économie Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses Universitaires des Sciences Sociales de Toulouse, 2000, Histoire Gestion Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page web du projet ANR KETORC : https://ketorc.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Thinking on teams feet : A study of conflict, teamwork quality, improvisation and performance in teams »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’International Association on Conflict Management (IACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Chédotel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de gestion, Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Chédotel est professeure en Sciences de gestion à l'IAE d'Angers, et chercheuse permanente au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire GRANEM,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice du laboratoire GRANEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et  co-responsable de l'axe de recherche Comportements responsables et numérique de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFR (Structure fédérative de recherche) Confluences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Pour l'Université d'Angers, elle est également élue au CA, et impliquée dans la Commission égalité (référente égalité et handicap).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les dynamiques collectives dans un contexte de transformation des organisations, autour de trois thématiques complémentaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le management d'équipe et la compétence collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le numérique responsable et l'écologisation des comportements des salariés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement du management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux travaux actuels portent sur l'engagemnet dans la gestion de charge de travail par et pour les soignants à l'aide d'un algorithme - projet </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet OPTIHSOINS (ANR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - et le numérique soutenable dans les PME - projet européen </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDI STEP (MSCA4Ukraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan pédagogique, elle est co-responsable du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 International human resource management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Guillaume Denos et coresponsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU Codynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, avec Nathalie Debski. Ses activités pédagogiques l'amènent à enseigner la GRH, le management des équipes, le mnagement du changement, et la formation à la recherche, en langues anglaise et Française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre de réseaux de recherche nationaux et internationaux et impliquée dans les groupes thématiques de recherche Compétences et Ecologisation (AGRH), et MACCA (AIMS).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école entrepreneuriale : apprendre à entreprendre par la pratique associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et accélération des transformations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’action collective solidaire en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (n° 12), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14653-7.p.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moral des dirigeants : proposition de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de proximité en situation de télétravail : une affaire de management, et de managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaisons sociales magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You have got a friend” The value of perceived proximity for teleworking success in dispersed teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1/2), pp.2-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TPM-11-2017-0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et pratiques pour une compétence collective en situation. Le cas de la méthode agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (270), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir le sentiment de proximité à distance ? Le cas des équipes dispersées par le télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.027.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro thématique Compétences et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (259), pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation en tant que situation managériale ? Comment évolue-t-elle durant la vie d’un projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), pp.65-98. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet inter-organisationnel dans l’Economie sociale et solidaire : quel lien entre l’identification et l’émergence d’une compétence inter-organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (246), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.246.159-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des équipes projet : l’impact de la gestion des conflits et de l’improvisation organisationnelle sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel lien entre la mémoire des organisations et l’efficacité de l’improvisation ? Résultats d’une enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024195ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles, leviers de développement d'une compétence collective – deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.012.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'identité sur la compétence collective lors de prises de décisions stratégiques : le cas de SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1-2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intervenir en temps réel à l'autre bout du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (226), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.226.151-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation organisationnelle : concilier formalisation et flexibilité d'un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 154 (1), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.154.123-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time is Ticking: French healthcare teams and their managers navigating time challenges with their collective competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2025, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable digital transformation for SMEs: an agenda for future studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svitlana Plotnytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Glińska-Neweś</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMaR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for International Business Education &amp; Research (CIBER) at Georgia State University, Jun 2024, Gävle, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des plannings des équipes de soins à l'hôpital : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative potential of improvising solidarity networks in a disrupted context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et transformation durable des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Atelier de Recherche "Innovations Pédagogiques en Economie-Gestion à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe, Jul 2022, Université Paris-Saclay, Campus de Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation collective et dynamique de construction du sens en contexte extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REnouvellement du Management Hospitalier et Adaptabilité des Organisations – ReMHAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREFIGE - Julien Housson, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to become an entrepreneur! Entrepreneurial empowerment through students’ experience in clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium - Sub-theme 51: Organization-in-Creation: The Processes and Practices of Entrepreneuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam (online), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Fougerouse, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizing managerial practices: How could collective intelligence contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS, ST 26 Humanizing management - online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed or happy / energized CEO’s? A model for improving understanding of entrepreneurs’ moods to perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European academy of management, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des étudiants et apprentissage par la pratique: le cas de la vie associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Approches créatives et critiques de l'apprentissage du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sup' du management 2018. Cultivons le sentiment d'appartenance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family friendly work programs versus High performance HR practices: which effects on the employees’ well-being and productivity? An international comparison based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Jumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFRN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Work and familly researchers network, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective creativity in Key Technologies context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Day - Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Action – Accelerating knowledge creation in management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level identity and high school clubs: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre la capacité d’une équipe projet à improviser et sa performance : le rôle de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in interorganizational projects: an integrative analysis of two longitudinal case studies in information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Conference of European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et les aspects de situations de management de projet potentiellement improvisationnelles et leur évolution lors d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’Association Francophone de Recherche en Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit dans les équipes « projet » : créateur ou destructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer une compétence collective lors de prises de décisions stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2010, Rennes / Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des compétences et de l'identité au cœur de la formulation de la stratégie dans les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLAND, 2023, 9782802772491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telle une épreuve, retours sur images par les personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telle une épreuve - Etudiants face à la pandémie, regard photographique par Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel par la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Together, do we go further? - How to build a dynamic of collective competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues Edited By Benoit Grasser, Sabrina Loufrani-Fedida, Ewan Oiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9780367488925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer les compétences improvisationnelles des équipes projet ? Le rôle de la mémoire et de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in "Activités et collectifs. Approches cognitives et organisationnelles", s.d. Lise Gastaldi, Cathy Krohmer et Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir entre savoir ou pratique ? Les modalités de collaboration entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sabbado da Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Rennes, pp.25-46, 2016, Les modes de coopération au sein et en dehors des réseaux, 978-2-7535-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétence individuelle à la compétence collective : l'influence des processus d'identification sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences - Nouvelles dimensions, nouvelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2009, AGRH, 978-2711768783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances et Économie Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses Universitaires des Sciences Sociales de Toulouse, 2000, Histoire Gestion Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page web du projet ANR KETORC : https://ketorc.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Thinking on teams feet : A study of conflict, teamwork quality, improvisation and performance in teams »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’International Association on Conflict Management (IACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="951A800B"/>
+    <w:nsid w:val="67AF5E13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/optihsoins.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/cidi-step-project.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/master-lmd-MLMD/droit-economie-gestion-DEG/master-management-et-commerce-international-KV21AJBY//m2-parcours-management-international-des-ressources-humaines-KW3B7SWE.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/diplome-d-universite-DUC/droit-economie-gestion-DEG/du-codynamics-conseil-en-organisation-et-dynamiques-societales-LEYGEON9.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/fr%C3%A9d%C3%A9rique-ch%C3%A9dotel-32a760162/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114762ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice van Der Heijden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-11-2017-0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.027.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.159-173" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024195ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S098LGQN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.151-163" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.123-140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE666A040628243BA88A658EF3E22EA14307FF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04578743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03626808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Jumani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04155809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/optihsoins.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/cidi-step-project.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/master-lmd-MLMD/droit-economie-gestion-DEG/master-management-et-commerce-international-KV21AJBY//m2-parcours-management-international-des-ressources-humaines-KW3B7SWE.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/diplome-d-universite-DUC/droit-economie-gestion-DEG/du-codynamics-conseil-en-organisation-et-dynamiques-societales-LEYGEON9.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/fr%C3%A9d%C3%A9rique-ch%C3%A9dotel-32a760162/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114762ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice van Der Heijden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-11-2017-0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.027.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.159-173" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024195ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S098LGQN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.151-163" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.123-140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE666A040628243BA88A658EF3E22EA14307FF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04578743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03626808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Jumani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04155809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>