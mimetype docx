--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Chédotel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de gestion, Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Chédotel est professeure en Sciences de gestion à l'IAE d'Angers, et chercheuse permanente au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire GRANEM,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice du laboratoire GRANEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et  co-responsable de l'axe de recherche Comportements responsables et numérique de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFR (Structure fédérative de recherche) Confluences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Pour l'Université d'Angers, elle est également élue au CA, et impliquée dans la Commission égalité (référente égalité et handicap).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les dynamiques collectives dans un contexte de transformation des organisations, autour de trois thématiques complémentaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le management d'équipe et la compétence collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le numérique responsable et l'écologisation des comportements des salariés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement du management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux travaux actuels portent sur l'engagemnet dans la gestion de charge de travail par et pour les soignants à l'aide d'un algorithme - projet </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet OPTIHSOINS (ANR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - et le numérique soutenable dans les PME - projet européen </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDI STEP (MSCA4Ukraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan pédagogique, elle est co-responsable du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 International human resource management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Guillaume Denos et coresponsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU Codynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, avec Nathalie Debski. Ses activités pédagogiques l'amènent à enseigner la GRH, le management des équipes, le mnagement du changement, et la formation à la recherche, en langues anglaise et Française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre de réseaux de recherche nationaux et internationaux et impliquée dans les groupes thématiques de recherche Compétences et Ecologisation (AGRH), et MACCA (AIMS).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école entrepreneuriale : apprendre à entreprendre par la pratique associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et accélération des transformations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’action collective solidaire en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (n° 12), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14653-7.p.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moral des dirigeants : proposition de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de proximité en situation de télétravail : une affaire de management, et de managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaisons sociales magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You have got a friend” The value of perceived proximity for teleworking success in dispersed teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1/2), pp.2-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TPM-11-2017-0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et pratiques pour une compétence collective en situation. Le cas de la méthode agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (270), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir le sentiment de proximité à distance ? Le cas des équipes dispersées par le télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.027.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro thématique Compétences et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (259), pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation en tant que situation managériale ? Comment évolue-t-elle durant la vie d’un projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), pp.65-98. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet inter-organisationnel dans l’Economie sociale et solidaire : quel lien entre l’identification et l’émergence d’une compétence inter-organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (246), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.246.159-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des équipes projet : l’impact de la gestion des conflits et de l’improvisation organisationnelle sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel lien entre la mémoire des organisations et l’efficacité de l’improvisation ? Résultats d’une enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024195ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles, leviers de développement d'une compétence collective – deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.012.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'identité sur la compétence collective lors de prises de décisions stratégiques : le cas de SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1-2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intervenir en temps réel à l'autre bout du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (226), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.226.151-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation organisationnelle : concilier formalisation et flexibilité d'un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 154 (1), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.154.123-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time is Ticking: French healthcare teams and their managers navigating time challenges with their collective competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2025, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable digital transformation for SMEs: an agenda for future studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svitlana Plotnytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Glińska-Neweś</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMaR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for International Business Education &amp; Research (CIBER) at Georgia State University, Jun 2024, Gävle, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des plannings des équipes de soins à l'hôpital : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative potential of improvising solidarity networks in a disrupted context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et transformation durable des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Atelier de Recherche "Innovations Pédagogiques en Economie-Gestion à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe, Jul 2022, Université Paris-Saclay, Campus de Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation collective et dynamique de construction du sens en contexte extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REnouvellement du Management Hospitalier et Adaptabilité des Organisations – ReMHAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREFIGE - Julien Housson, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to become an entrepreneur! Entrepreneurial empowerment through students’ experience in clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium - Sub-theme 51: Organization-in-Creation: The Processes and Practices of Entrepreneuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam (online), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Fougerouse, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizing managerial practices: How could collective intelligence contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS, ST 26 Humanizing management - online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed or happy / energized CEO’s? A model for improving understanding of entrepreneurs’ moods to perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European academy of management, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des étudiants et apprentissage par la pratique: le cas de la vie associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Approches créatives et critiques de l'apprentissage du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sup' du management 2018. Cultivons le sentiment d'appartenance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family friendly work programs versus High performance HR practices: which effects on the employees’ well-being and productivity? An international comparison based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Jumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFRN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Work and familly researchers network, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective creativity in Key Technologies context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Day - Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Action – Accelerating knowledge creation in management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level identity and high school clubs: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre la capacité d’une équipe projet à improviser et sa performance : le rôle de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in interorganizational projects: an integrative analysis of two longitudinal case studies in information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Conference of European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et les aspects de situations de management de projet potentiellement improvisationnelles et leur évolution lors d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’Association Francophone de Recherche en Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit dans les équipes « projet » : créateur ou destructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer une compétence collective lors de prises de décisions stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2010, Rennes / Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des compétences et de l'identité au cœur de la formulation de la stratégie dans les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLAND, 2023, 9782802772491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telle une épreuve, retours sur images par les personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telle une épreuve - Etudiants face à la pandémie, regard photographique par Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel par la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Together, do we go further? - How to build a dynamic of collective competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues Edited By Benoit Grasser, Sabrina Loufrani-Fedida, Ewan Oiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9780367488925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer les compétences improvisationnelles des équipes projet ? Le rôle de la mémoire et de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in "Activités et collectifs. Approches cognitives et organisationnelles", s.d. Lise Gastaldi, Cathy Krohmer et Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir entre savoir ou pratique ? Les modalités de collaboration entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sabbado da Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Rennes, pp.25-46, 2016, Les modes de coopération au sein et en dehors des réseaux, 978-2-7535-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétence individuelle à la compétence collective : l'influence des processus d'identification sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences - Nouvelles dimensions, nouvelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2009, AGRH, 978-2711768783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances et Économie Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses Universitaires des Sciences Sociales de Toulouse, 2000, Histoire Gestion Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page web du projet ANR KETORC : https://ketorc.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Thinking on teams feet : A study of conflict, teamwork quality, improvisation and performance in teams »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’International Association on Conflict Management (IACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Chédotel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de gestion, Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Chédotel est professeure en Sciences de gestion à l'IAE d'Angers, et chercheuse permanente au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire GRANEM,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice du laboratoire GRANEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et  co-responsable de l'axe de recherche Comportements responsables et numérique de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFR (Structure fédérative de recherche) Confluences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Pour l'Université d'Angers, elle est également élue au CA, et impliquée dans la Commission égalité (référente égalité et handicap).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les dynamiques collectives dans un contexte de transformation des organisations, autour de trois thématiques complémentaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le management d'équipe et la compétence collective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le numérique responsable et l'écologisation des comportements des salariés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement du management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux travaux actuels portent sur l'engagemnet dans la gestion de charge de travail par et pour les soignants à l'aide d'un algorithme - projet </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet OPTIHSOINS (ANR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - et le numérique soutenable dans les PME - projet européen </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDI STEP (MSCA4Ukraine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan pédagogique, elle est co-responsable du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 International human resource management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec Guillaume Denos et coresponsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU Codynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, avec Nathalie Debski. Ses activités pédagogiques l'amènent à enseigner la GRH, le management des équipes, le mnagement du changement, et la formation à la recherche, en langues anglaise et Française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre de réseaux de recherche nationaux et internationaux et impliquée dans les groupes thématiques de recherche Compétences et Ecologisation (AGRH), et MACCA (AIMS).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école entrepreneuriale : apprendre à entreprendre par la pratique associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et accélération des transformations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’action collective solidaire en contexte pandémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (n° 12), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14653-7.p.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moral des dirigeants : proposition de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-From-Home During COVID-19 Lockdown: When Employees’ Well-Being and Creativity Depend on Their Psychological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.862987. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.862987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de proximité en situation de télétravail : une affaire de management, et de managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaisons sociales magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You have got a friend” The value of perceived proximity for teleworking success in dispersed teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1/2), pp.2-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TPM-11-2017-0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et pratiques pour une compétence collective en situation. Le cas de la méthode agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (270), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir le sentiment de proximité à distance ? Le cas des équipes dispersées par le télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.3-28. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.027.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro thématique Compétences et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (259), pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation en tant que situation managériale ? Comment évolue-t-elle durant la vie d’un projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), pp.65-98. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet inter-organisationnel dans l’Economie sociale et solidaire : quel lien entre l’identification et l’émergence d’une compétence inter-organisationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (246), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.246.159-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des équipes projet : l’impact de la gestion des conflits et de l’improvisation organisationnelle sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel lien entre la mémoire des organisations et l’efficacité de l’improvisation ? Résultats d’une enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024195ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles, leviers de développement d'une compétence collective – deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.012.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intervenir en temps réel à l'autre bout du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (226), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.226.151-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'identité sur la compétence collective lors de prises de décisions stratégiques : le cas de SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1-2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation organisationnelle : concilier formalisation et flexibilité d'un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 154 (1), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.154.123-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time is Ticking: French healthcare teams and their managers navigating time challenges with their collective competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2025, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable digital transformation for SMEs: an agenda for future studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svitlana Plotnytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Glińska-Neweś</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMaR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for International Business Education &amp; Research (CIBER) at Georgia State University, Jun 2024, Gävle, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des plannings des équipes de soins à l'hôpital : une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative potential of improvising solidarity networks in a disrupted context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement dans un établissement d'enseignement supérieur public : entre réponse immédiate à la crise et transformation durable des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Atelier de Recherche "Innovations Pédagogiques en Economie-Gestion à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe, Jul 2022, Université Paris-Saclay, Campus de Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation collective et dynamique de construction du sens en contexte extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REnouvellement du Management Hospitalier et Adaptabilité des Organisations – ReMHAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREFIGE - Julien Housson, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to become an entrepreneur! Entrepreneurial empowerment through students’ experience in clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS colloquium - Sub-theme 51: Organization-in-Creation: The Processes and Practices of Entrepreneuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam (online), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Fougerouse, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizing managerial practices: How could collective intelligence contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS, ST 26 Humanizing management - online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed or happy / energized CEO’s? A model for improving understanding of entrepreneurs’ moods to perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulliver Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European academy of management, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des étudiants et apprentissage par la pratique: le cas de la vie associative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Approches créatives et critiques de l'apprentissage du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sup' du management 2018. Cultivons le sentiment d'appartenance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family friendly work programs versus High performance HR practices: which effects on the employees’ well-being and productivity? An international comparison based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Jumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFRN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Work and familly researchers network, Jun 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective creativity in Key Technologies context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Day - Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Action – Accelerating knowledge creation in management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level identity and high school clubs: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sabbado da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Rudulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre la capacité d’une équipe projet à improviser et sa performance : le rôle de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in interorganizational projects: an integrative analysis of two longitudinal case studies in information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Conference of European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et les aspects de situations de management de projet potentiellement improvisationnelles et leur évolution lors d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’Association Francophone de Recherche en Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit dans les équipes « projet » : créateur ou destructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer une compétence collective lors de prises de décisions stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2010, Rennes / Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des compétences et de l'identité au cœur de la formulation de la stratégie dans les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telle une épreuve, retours sur images par les personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telle une épreuve - Etudiants face à la pandémie, regard photographique par Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de covid : un contexte extrême nécessitant la réorganisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bazsalicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de la pandémie de Covid par les Etats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLAND, 2023, 9782802772491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel par la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Together, do we go further? - How to build a dynamic of collective competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues Edited By Benoit Grasser, Sabrina Loufrani-Fedida, Ewan Oiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9780367488925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer les compétences improvisationnelles des équipes projet ? Le rôle de la mémoire et de la culture d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in "Activités et collectifs. Approches cognitives et organisationnelles", s.d. Lise Gastaldi, Cathy Krohmer et Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir entre savoir ou pratique ? Les modalités de collaboration entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sabbado da Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Rennes, pp.25-46, 2016, Les modes de coopération au sein et en dehors des réseaux, 978-2-7535-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétence individuelle à la compétence collective : l'influence des processus d'identification sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences - Nouvelles dimensions, nouvelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2009, AGRH, 978-2711768783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances et Économie Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses Universitaires des Sciences Sociales de Toulouse, 2000, Histoire Gestion Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page web du projet ANR KETORC : https://ketorc.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Thinking on teams feet : A study of conflict, teamwork quality, improvisation and performance in teams »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Vignikin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’International Association on Conflict Management (IACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67AF5E13"/>
+    <w:nsid w:val="58B4C7D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/optihsoins.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/cidi-step-project.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/master-lmd-MLMD/droit-economie-gestion-DEG/master-management-et-commerce-international-KV21AJBY//m2-parcours-management-international-des-ressources-humaines-KW3B7SWE.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/diplome-d-universite-DUC/droit-economie-gestion-DEG/du-codynamics-conseil-en-organisation-et-dynamiques-societales-LEYGEON9.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/fr%C3%A9d%C3%A9rique-ch%C3%A9dotel-32a760162/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114762ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice van Der Heijden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-11-2017-0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.027.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.159-173" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024195ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S098LGQN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.151-163" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.123-140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE666A040628243BA88A658EF3E22EA14307FF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04578743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03626808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Jumani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04155809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confluences.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/optihsoins.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/fr/projets-de-recherches/contrats-en-cours/cidi-step-project.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/master-lmd-MLMD/droit-economie-gestion-DEG/master-management-et-commerce-international-KV21AJBY//m2-parcours-management-international-des-ressources-humaines-KW3B7SWE.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-angers.fr/fr/formations/offre/diplome-d-universite-DUC/droit-economie-gestion-DEG/du-codynamics-conseil-en-organisation-et-dynamiques-societales-LEYGEON9.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/fr%C3%A9d%C3%A9rique-ch%C3%A9dotel-32a760162/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114762ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bazsalicza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.862987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice van Der Heijden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-11-2017-0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.027.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Vignikin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.159-173" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024195ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.151-163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S098LGQN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.123-140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE666A040628243BA88A658EF3E22EA14307FF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04578743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03685411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03626808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Jumani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04155809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>