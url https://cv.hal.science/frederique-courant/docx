--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -234,1022 +234,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean mussels (Mytilus galloprovincialis) exposure to fluoxetine: Bioaccumulation and biotransformation products</w:t>
+                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Yondre</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Courant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 365, pp.143314. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711576v1</w:t>
+                <w:t xml:space="preserve">hal-04259656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
+                <w:t xml:space="preserve">Mediterranean mussels (Mytilus galloprovincialis) exposure to fluoxetine: Bioaccumulation and biotransformation products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boccard</w:t>
+                <w:t xml:space="preserve">Nicolas Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Courant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.143314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259656v1</w:t>
+                <w:t xml:space="preserve">hal-04711576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposure of the bivalve Mytilus galloprovincialis to polyethylene microplastics and two pharmaceuticals (citalopram and bezafibrate): Bioaccumulation and metabolomic studies</w:t>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic integration to assess the response of gilthead sea bream (Sparus aurata) exposed to the most used insect repellent: DEET.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
+                <w:t xml:space="preserve">Nieves Rocio Colás-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courant</w:t>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gomez</w:t>
+                <w:t xml:space="preserve">Pablo Lara-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. García-Pimentel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miriam Hampel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131904⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.120678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259698v1</w:t>
+                <w:t xml:space="preserve">hal-03930842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography-mass spectrometry based metabolomics investigation of different tissues of Mytilus galloprovincialis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined exposure of the bivalve Mytilus galloprovincialis to polyethylene microplastics and two pharmaceuticals (citalopram and bezafibrate): Bioaccumulation and metabolomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea James</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. García-Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2022.101051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 458, pp.131904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930806v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic integration to assess the response of gilthead sea bream (Sparus aurata) exposed to the most used insect repellent: DEET.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Liquid chromatography-mass spectrometry based metabolomics investigation of different tissues of Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miriam Hampel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 316, pp.120678. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.101051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2022.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930842v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic approach to evaluate the response of gilt-head sea bream (Sparus aurata) exposed to the UV filter sulisobenzone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Biological Modulations Resulting from 1-Week Venlafaxine Exposure of Marine Mussels Mytilus galloprovincialis Determined by a Metabolomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Colás-Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miriam Hampel</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 803, pp.150080. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930846v1</w:t>
+                <w:t xml:space="preserve">hal-03589081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Biological Modulations Resulting from 1-Week Venlafaxine Exposure of Marine Mussels Mytilus galloprovincialis Determined by a Metabolomic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-omic approach to evaluate the response of gilt-head sea bream (Sparus aurata) exposed to the UV filter sulisobenzone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Colás-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hampel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.197. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 803, pp.150080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12030197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589081v1</w:t>
+                <w:t xml:space="preserve">hal-03930846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the male mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1300,64 +1300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Metabolomics Promises and Achievements in the Field of Aquatic Ecotoxicology: Viewed through the Pharmaceutical Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,51 +1603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.68862-68870. </w:t>
@@ -1679,364 +1679,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ariza-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+                <w:t xml:space="preserve">Bénédicte Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133065⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 779, pp.146387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469291v1</w:t>
+                <w:t xml:space="preserve">hal-03228661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Marion</w:t>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fenet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 779, pp.146387. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.133065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228661v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2087,103 +2087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifactorial Analysis of Environmental Metabolomic Data in Ecotoxicology: Wild Marine Mussel Exposed to WWTP Effluent as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2243,77 +2243,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 660, pp.886-898. </w:t>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,116 +2572,128 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.496 - 506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics assessment of the effects of diclofenac exposure on Mytilus galloprovincialis: Potential effects on osmoregulation and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mellis Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,92 +2702,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 613-614, pp.611 - 618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus de médicaments dans le milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2784,4359 +2796,4359 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.22-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ers.2017.1100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of marine mussels to diclofenac: modulation of prostaglandin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (7), pp.6087 - 6094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-9228-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling identification of metabolites formed in Mediterranean mussels (Mytilus galloprovincialis) after diclofenac exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 583, pp.257-268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a molecular recognition based approach for multi-residue extraction of estrogenic endocrine disruptors from biological fluids coupled to liquid chromatography-tandem mass spectrometry measurement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Camel</w:t>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-9024-4⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561611v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a molecular recognition based approach for multi-residue extraction of estrogenic endocrine disruptors from biological fluids coupled to liquid chromatography-tandem mass spectrometry measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">Radia Bousoumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (29), pp.8713-8723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-9024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123343v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of mass spectrometry based metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (21-22), pp.2369 - 2388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201400255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero exposure to cigarette smoke dysregulates human fetal ovarian developmental signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Childs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rhind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (7), pp.1471 - 1489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/deu117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.03.094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.2764 - 2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr400122v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209436v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of 5α-dihydrotestosterone in the teleost fathead minnow (Pimephales promelas) by gas chromatography–tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Margiotta-Casaluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sumpter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 191, pp.202 - 209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How metabolomics can contribute to bio-processes: a proof of concept study for biomarkers discovery in the context of nitrogen-starved microalgae grown in photobioreactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-013-0532-y⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141, pp.1032-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.03.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887972v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile lipid profiling by liquid chromatography–high resolution mass spectrometry using all ion fragmentation and polarity switching. Preliminary application for serum samples phenotyping related to canine mammary cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How metabolomics can contribute to bio-processes: a proof of concept study for biomarkers discovery in the context of nitrogen-starved microalgae grown in photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Severe</w:t>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Antignac</w:t>
+                <w:t xml:space="preserve">Arnaud Martzolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morio</w:t>
+                <w:t xml:space="preserve">Graziella Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 796, pp.75 - 83. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), pp.1286 - 1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-013-0532-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928645v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mono-(2-ethylhexyl) phthalate (MEHP) on chicken germ cells cultured in vitro</w:t>
+                <w:t xml:space="preserve">Versatile lipid profiling by liquid chromatography–high resolution mass spectrometry using all ion fragmentation and polarity switching. Preliminary application for serum samples phenotyping related to canine mammary cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Guibert</w:t>
+                <w:t xml:space="preserve">H. Gallart-Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Prieur</w:t>
+                <w:t xml:space="preserve">S. Severe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">J. Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1487-2⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 796, pp.75 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129730v1</w:t>
+                <w:t xml:space="preserve">hal-01928645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as a Potential New Approach for Investigating Human Reproductive Disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Effects of mono-(2-ethylhexyl) phthalate (MEHP) on chicken germ cells cultured in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr400204q⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2771-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1487-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928631v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Metabolomics as a Potential New Approach for Investigating Human Reproductive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (6), pp.2764 - 2778. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr400122v⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.2914 - 2920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr400204q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928639v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a semi-automated strategy for the annotation of metabolomic fingerprints generated by liquid chromatography-high resolution mass spectrometry from biological samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2an35865d⟩</w:t>
+              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.310 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928628v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human testis steroidogenesis is inhibited by phthalates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
+                <w:t xml:space="preserve">Christele Desdoits-Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.1451-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/des069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928661v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human testis steroidogenesis is inhibited by phthalates.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
+                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (5), pp.1451-9. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/des069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876965v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics in food analysis: application to the control of forbidden substances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Implementation of a semi-automated strategy for the annotation of metabolomic fingerprints generated by liquid chromatography-high resolution mass spectrometry from biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Boyard-Kieken</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.1349⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (21), pp.4958 - 4967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2an35865d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928650v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of estradiol esters monitoring in bovine hair by dansylation and liquid chromatography/tandem mass spectrometry analysis in multiple reaction monitoring and precursor ion scan modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bichon</w:t>
+                <w:t xml:space="preserve">Metabolomics in food analysis: application to the control of forbidden substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Béasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Courant</w:t>
+                <w:t xml:space="preserve">Fanny Boyard-Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.6160⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.59 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.1349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928658v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Improvement of estradiol esters monitoring in bovine hair by dansylation and liquid chromatography/tandem mass spectrometry analysis in multiple reaction monitoring and precursor ion scan modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Béasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (7), pp.819 - 827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928672v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry-based metabolomics applied to the chemical safety of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.292 - 301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2010.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (7), pp.3292 - 3302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr2003193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Circulating Sex Steroid Levels in Prepubertal and Pubertal Boys and Girls by a Novel Ultrasensitive Gas Chromatography-Tandem Mass Spectrometry Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aksglaede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaspar Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (1), pp.82 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2009-1140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in chromatography coupled to mass spectrometry-related techniques for analysis of endocrine disruptors in food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 134 (8), pp.149-182. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 134 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/9781845695743.2.149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05114963v1</w:t>
+                <w:t xml:space="preserve">hal-01928709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in chromatography coupled to mass spectrometry-related techniques for analysis of endocrine disruptors in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (8), pp.149-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9781845695743.2.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928704v1</w:t>
+                <w:t xml:space="preserve">hal-05114963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (10-11), pp.803 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928709v1</w:t>
+                <w:t xml:space="preserve">hal-01928704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure Assessment of Prepubertal Children to Steroid Endocrine Disruptors. 2. Determination of Steroid Hormones in Milk, Egg, and Meat Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (9), pp.3176 - 3184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf800096f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of prepubertal children to steroid endocrine disrupters 1. Analytical strategy for estrogens measurement in plasma at ultra-trace level.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between the synthetic origin of methamphetamine samples and their N-15 and C-13 stable isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Maria Andersson</w:t>
+                <w:t xml:space="preserve">I. Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Robins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 586 (1-2), pp.105 - 114. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 593 (1), pp.20-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928722v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of naturally occurring estrogens and androgens in retail samples of milk and eggs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment of prepubertal children to steroid endocrine disrupters 1. Analytical strategy for estrogens measurement in plasma at ultra-trace level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 586 (1-2), pp.105 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2006.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02652030701329637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00577452v1</w:t>
+                <w:t xml:space="preserve">hal-01928722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the synthetic origin of methamphetamine samples and their N-15 and C-13 stable isotope ratios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of naturally occurring estrogens and androgens in retail samples of milk and eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. J. Robins</w:t>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (12), pp.1358-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652030701329637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320936v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle 1. Metabolite profiles of boldenone, boldenone esters and boldione in cattle urine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (13-14), pp.1078 - 1087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.steroids.2006.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7146,435 +7158,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry to explore exposome and metabolome of organisms exposed to pharmaceuticals and personal care products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.235-257, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818196-6.00008-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-202, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-258, 2018, 9781785482717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50003-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7584,1510 +7596,1510 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Water Contamination to Human Exposure: A Mass Spectrometry-Based Approach for Persistent, Mobile, and Toxic Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">Approche multi-omique pour décrypter les effets moléculaires de la fluoxétine chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julieta Sturla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eider Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Journées Françaises de Spectrométrie de Masse 2025 Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSM, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279522v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-omique pour décrypter les effets moléculaires de la fluoxétine chez Mytilus galloprovincialis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">From Water Contamination to Human Exposure: A Mass Spectrometry-Based Approach for Persistent, Mobile, and Toxic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gavalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Sturla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème Journées Françaises de Spectrométrie de Masse 2025 Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSM, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291773v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the study of telomere dynamics be a potential biomarker of chemical stress? An in situ exposure of Crassostrea gigas in the Bourgneuf Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pharmaceuticals on marine phytoplankton and role of phytoplankton on pharmaceutical’s fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutant Responses in Marine Organisms PRIMO22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of Mediterranean mussels to fluoxetine: exploring bioaccumulation, metabolization and mode of action through omics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eider Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Pollutant Responses in Marine Organisms (PRIMO22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal Responses to Organic Contaminants and Influence on Contaminants Fate in Aquatic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Faisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches non-ciblées en surveillance environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSEP - Les polluants ne peuvent plus se cacher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on M. galloprovincialis probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What role can play omics as a tool for risk assessment and environmental monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Nationale automnale RFMF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Oct 2023, St-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following pharmaceuticals exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique “Integration des données omiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted approaches to assess environmental pollution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Do microplastics and pharmaceuticals interactively affect mussels? An insight into uptake, tissue distribution and metabolomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. García-Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Human health and Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 32th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948341v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microplastics and pharmaceuticals interactively affect mussels? An insight into uptake, tissue distribution and metabolomic profiles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Non-targeted approaches to assess environmental pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 32th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium Human health and Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543392v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-exposome aquatique : les questions et leur intégration, un défi à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9102,198 +9114,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique « De l’exposome à l’éco-exposome »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+                <w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement De Recherche Ecotoxicologie Aquatique (GDR EA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543426v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des médicaments chez les organismes non-cibles : cas de l’exposition de Lymnaea stagnalis au diclofénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9352,3756 +9364,3756 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement De Recherche Ecotoxicologie Aquatique (GDR EA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals metabolic alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Seville (en ligne), Spain</w:t>
+              <w:t xml:space="preserve">Journées du Groupement De Recherche Ecotoxicologie Aquatique (GDR EA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228665v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Courant</w:t>
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals metabolic alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Séville, Spain</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Seville (en ligne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307685v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2020, Dublin (virtual), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exposition de moules au diclofénac : recherche des métabolites par analyse non ciblée chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyse Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème congrès de la Commission internationale pour l'exploration scientifique de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">10e Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543368v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to WWTP effluent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+                <w:t xml:space="preserve">Occurrence et bioaccumulation des filtres UV chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCE, Jun 2019, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Estival ROCCH Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208248v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence et bioaccumulation des filtres UV chez Mytilus galloprovincialis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to WWTP effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estival ROCCH Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCE, Jun 2019, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543381v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets d’une exposition à des résidus de médicaments (seuls ou en mélange) chez la moule méditerranéenne par approche métabolomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Dumas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Réseau Occitanie Métabolomique (ROcMe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">42ème congrès de la Commission internationale pour l'exploration scientifique de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880329v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de moules au diclofénac : recherche des métabolites par analyse non ciblée chez Mytilus galloprovincialis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Étude des effets d’une exposition à des résidus de médicaments (seuls ou en mélange) chez la moule méditerranéenne par approche métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyse Grousset</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée du Réseau Occitanie Métabolomique (ROcMe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125891v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a wastewater treatment plant effluent on the marine bivalve Mytilus galloprovincialis through a metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effects of a wastewater treatment plant effluent on the marine bivalve Mytilus galloprovincialis through a metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biomarkers of exposure and effect in Mediterranean mussels (Mytilus galloprovincialis) following exposure to diclofenac.</w:t>
+                <w:t xml:space="preserve">LC-HRMS based-metabolomics to highlight biotransformation products and unexpected effects of diclofenac in Mytilus galloprovincialis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Courant</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Chemistry and the Environment (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Pollutant Responses in Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Matsuyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112245v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-HRMS based-metabolomics to highlight biotransformation products and unexpected effects of diclofenac in Mytilus galloprovincialis.</w:t>
+                <w:t xml:space="preserve">Identification of biomarkers of exposure and effect in Mediterranean mussels (Mytilus galloprovincialis) following exposure to diclofenac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Fenet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Courant</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Pollutant Responses in Marine Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Matsuyama, Japan</w:t>
+              <w:t xml:space="preserve">16th International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099693v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de biomarqueurs d’exposition et d’effets chez la moule méditerranéenne (Mytilus galloprovincialis) suite à une exposition au diclofenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées des doctorants de l’IM2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches actuelles en analyse environnementale des micropolluants organiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Non-steroidal anti-inflammatory drug diclofenac disturbs the prostaglandin system in the marine mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Souchier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Chiron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125989v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current approaches in mass spectrometry for the analysis of contaminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les polluants émergents : des signaux faibles à la gestion des risques. Approches en laboratoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de masse, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880722v1</w:t>
+                <w:t xml:space="preserve">hal-02127527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules marines au diclofénac: bioconcentration, métabolisation et mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Current approaches in mass spectrometry for the analysis of contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de masse, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127375v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marine mussel Mytilus galloprovincialis bioconcentrate and metabolize antidepressant pharmaceutical venlafaxine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Approches actuelles en analyse environnementale des micropolluants organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boillot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125979v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Bonnefille</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Picot-Groz</w:t>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées des doctorants de l’IM2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952778v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steroidal anti-inflammatory drug diclofenac disturbs the prostaglandin system in the marine mussel Mytilus galloprovincialis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+                <w:t xml:space="preserve">The marine mussel Mytilus galloprovincialis bioconcentrate and metabolize antidepressant pharmaceutical venlafaxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+                <w:t xml:space="preserve">C. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125971v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polluants émergents : des signaux faibles à la gestion des risques. Approches en laboratoire de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+                <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Chiron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">2èmes journées des doctorants de l’IM2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127527v1</w:t>
+                <w:t xml:space="preserve">hal-02952778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration and/or metabolisation of the antidepressant venlafaxine by the marine mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Pollutant Responses in Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation et métabolisme de substances pharmaceutiques chez Mytilus galloprovincialis (carbamazépine, 10-hydroxycarbazépine, venlafaxine).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2015 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche métabolomique pour la caractérisation de l’exposition des organismes aquatiques à des résidus de médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arpin Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-androgenic effects of phthalates on the human adult testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Desdoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omic strategies to screen for the illegal administration of beta-agonists in cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Recent Advances In Food Analysis, 04-06 novembre 2009, Prague, République Tchèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomique et proteomique : nouvelles stratégies de mise en évidence de l'administration illégale de beta-agonistes en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Daceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Spectrométrie de masse et analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13111,449 +13123,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Method for Analysing Persistent, Mobile and Toxic Compounds, from Groundwater to Drinking Water, using LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Gavalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Persistent, Mobile, and Toxic Substances from Water Resources to Human Exposure – An Emerging Environmental and Public Health Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Gavalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Ferreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35. Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Monitoring of Brodifacoum Residues After Rodent Eradication in Europa Island: a case study in a pristine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Megevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules méditerranéennes à un anti-dépresseur : recherche des métabolites de la fluoxétine formés suite à l’exposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13568,2320 +13580,2320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'approche métabolomique pour l'étude de la métabolisation du diclofénac chez un gastéropode d'eau douce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Geret</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Auxois, France</w:t>
+              <w:t xml:space="preserve">14ème Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936437v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Utilisation de l'approche métabolomique pour l'étude de la métabolisation du diclofénac chez un gastéropode d'eau douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543400v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprostanoids quantitative profiling of mediterranean mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of The International Society For The Study Of Fatty Acids and Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of Venlafaxine in the Mediterranean Mussel (Mytilus Galloprovincialis): Combinations of Targeted and Non-Targeted Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude des effets de la venlafaxine sur Mytilus galloprovincialis par une approche métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42 CIESM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cascais Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque 2019 de la SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936449v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets de la venlafaxine sur Mytilus galloprovincialis par une approche métabolomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">Metabolism of Venlafaxine in the Mediterranean Mussel (Mytilus Galloprovincialis): Combinations of Targeted and Non-Targeted Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2019 de la SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">42 CIESM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cascais Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406772v1</w:t>
+                <w:t xml:space="preserve">hal-04936449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es journées du cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring responses of marine mussel to the anti-inflammatory drug diclofenac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabolomicapproach to investigate human pharmaceuticals exposure and effects in aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA-EMERGE PhD student conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabolomic approach to investigate human pharmaceuticals and effects in aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging pollutants and multiple stressors in aquatic ecosystems EDA-EMERGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approaches are relevant to reveal fine differences on cheese metabolomes during ripening: example of the spatial distribution of bacterial colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24.International ICFMH conference, Food Micro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-HRMS fingerprinting: an innovative strategy to investigate bacterial metabolome during cheese ripening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. international conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tsuruoka, Japan. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of 17α-ethynylestradiol (EE2) exposure on chicken germ cells cultured in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics approach: toward new understanding of cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Cork, Ireland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a new comprehension of cheese ripening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.Intenational Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 504 p., 2013</w:t>
+              <w:t xml:space="preserve">International Conference on FoodOmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cesena, Italy. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209514v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Toward a new comprehension of cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on FoodOmics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cesena, Italy. , 2013</w:t>
+              <w:t xml:space="preserve">6.Intenational Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Pulkrabová, Monika Tomaniová, Michel Nielen and Jana Hajš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 504 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209434v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison d’empreintes globales en métabolomique permet l’identification d’une large variété de métabolites issus du métabolisme bactérien in situ dans des fromages modèles : des plus connus à de nouvelles découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , Food Microbiology, 2013, Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16028,51 +16040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casta&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Garc&#237;a-Pimentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea James" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2022.101051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Rocio Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara-Mart&#237;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hampel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120678" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21815-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Martinez Bueno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14893-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10070269" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Michels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Franke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Osterhues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy279" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teisseire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Picot-Groz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9228-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.063" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fowler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Childs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackenzie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhind" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deu117" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.03.094" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX930CFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Margiotta-Casaluci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumpter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.06.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V65PC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-013-0532-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNX11GLL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallart-Ayala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antignac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.08.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ75BKG4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1487-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWS2H6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400204q" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928628v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an35865d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Desdoits-Lethimonier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Albert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des069" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;asse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6160" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40TPZP56-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.11.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XT24C9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aksglaede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Sorensen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1140" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845695743.2.149" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928714v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800096f" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZL5XVH8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Andersson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.11.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MJ8QM2M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030701329637" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derrien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Robins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928729v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2006.09.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FW8DT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228669v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818196-6.00008-X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291773v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Bilbao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938603v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Le Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Francois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936418v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933198v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948363v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543392v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543410v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543426v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208283v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208248v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880329v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125891v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alali" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099693v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952769v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125989v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souchier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880722v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127778v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grousset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127375v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picot-Groz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125971v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127527v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135258v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140568v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin Pont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809090v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desdoits" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Albert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daceuninck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279497v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584976v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cantin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cagnato" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558792v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936437v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543400v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936468v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debise" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936449v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Marion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02406772v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121238v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140536v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209693v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Royer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738667v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209692v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209514v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/219567.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209434v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209698v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Rocio Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara-Mart&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hampel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120678" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casta&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Garc&#237;a-Pimentel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131904" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea James" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2022.101051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150080" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21815-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Martinez Bueno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14893-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10070269" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Michels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Franke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Osterhues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy279" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06J9LJTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.146" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teisseire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1100" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Picot-Groz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9228-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fowler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Childs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackenzie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhind" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deu117" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Margiotta-Casaluci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumpter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V65PC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.03.094" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX930CFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rabin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-013-0532-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNX11GLL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallart-Ayala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.08.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ75BKG4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1487-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWS2H6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400204q" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Desdoits-Lethimonier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Albert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des069" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an35865d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;asse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6160" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40TPZP56-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.11.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XT24C9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aksglaede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Sorensen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1140" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845695743.2.149" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800096f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZL5XVH8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320936v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquereau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derrien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Robins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Andersson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.11.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MJ8QM2M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030701329637" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2006.09.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FW8DT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818196-6.00008-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291773v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Bilbao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279522v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Le Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Francois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936418v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936415v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558821v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543392v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125891v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543381v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dumas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880333v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952769v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127527v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127778v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grousset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880722v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souchier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127375v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picot-Groz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135242v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin Pont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809090v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desdoits" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Albert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678460v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daceuninck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279497v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584976v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cantin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cagnato" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558792v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543400v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936468v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debise" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02406772v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936449v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Marion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121238v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952820v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209693v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Royer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738667v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209692v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209434v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209514v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/219567.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209698v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>