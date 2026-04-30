--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -234,1130 +234,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
+                <w:t xml:space="preserve">Mediterranean mussels (Mytilus galloprovincialis) exposure to fluoxetine: Bioaccumulation and biotransformation products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boccard</w:t>
+                <w:t xml:space="preserve">Nicolas Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Courant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.143314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259656v1</w:t>
+                <w:t xml:space="preserve">hal-04711576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean mussels (Mytilus galloprovincialis) exposure to fluoxetine: Bioaccumulation and biotransformation products</w:t>
+                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Yondre</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Courant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 365, pp.143314. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711576v1</w:t>
+                <w:t xml:space="preserve">hal-04259656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic integration to assess the response of gilthead sea bream (Sparus aurata) exposed to the most used insect repellent: DEET.</w:t>
+                <w:t xml:space="preserve">Combined exposure of the bivalve Mytilus galloprovincialis to polyethylene microplastics and two pharmaceuticals (citalopram and bezafibrate): Bioaccumulation and metabolomic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Rocio Colás-Ruiz</w:t>
+                <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Lara-Martín</w:t>
+                <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Hampel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.M. García-Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 458, pp.131904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930842v1</w:t>
+                <w:t xml:space="preserve">hal-04259698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposure of the bivalve Mytilus galloprovincialis to polyethylene microplastics and two pharmaceuticals (citalopram and bezafibrate): Bioaccumulation and metabolomic studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid chromatography-mass spectrometry based metabolomics investigation of different tissues of Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courant</w:t>
+                <w:t xml:space="preserve">Lea James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gomez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131904⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.101051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2022.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259698v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography-mass spectrometry based metabolomics investigation of different tissues of Mytilus galloprovincialis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic integration to assess the response of gilthead sea bream (Sparus aurata) exposed to the most used insect repellent: DEET.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Rocio Colás-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lara-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea James</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">Miriam Hampel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, pp.101051. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.120678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2022.101051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930806v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Biological Modulations Resulting from 1-Week Venlafaxine Exposure of Marine Mussels Mytilus galloprovincialis Determined by a Metabolomic Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the male mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.197. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286 (2), pp.131793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12030197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589081v1</w:t>
+                <w:t xml:space="preserve">hal-03325221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic approach to evaluate the response of gilt-head sea bream (Sparus aurata) exposed to the UV filter sulisobenzone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Biological Modulations Resulting from 1-Week Venlafaxine Exposure of Marine Mussels Mytilus galloprovincialis Determined by a Metabolomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Colás-Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miriam Hampel</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 803, pp.150080. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930846v1</w:t>
+                <w:t xml:space="preserve">hal-03589081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the male mussel Mytilus galloprovincialis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multi-omic approach to evaluate the response of gilt-head sea bream (Sparus aurata) exposed to the UV filter sulisobenzone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Colás-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hampel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 286 (2), pp.131793. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 803, pp.150080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325221v1</w:t>
+                <w:t xml:space="preserve">hal-03930846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Metabolomics Promises and Achievements in the Field of Aquatic Ecotoxicology: Viewed through the Pharmaceutical Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,51 +1603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.68862-68870. </w:t>
@@ -1698,64 +1698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ariza-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,51 +1832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1947,291 +1947,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multifactorial Analysis of Environmental Metabolomic Data in Ecotoxicology: Wild Marine Mussel Exposed to WWTP Effluent as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136551⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10070269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467863v1</w:t>
+                <w:t xml:space="preserve">hal-02964499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial Analysis of Environmental Metabolomic Data in Ecotoxicology: Wild Marine Mussel Exposed to WWTP Effluent as a Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (7), pp.269. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.136551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo10070269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964499v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropic impacts on Sub-Saharan urban water resources through their pharmaceutical contamination (Yaoundé, Center Region, Cameroon)</w:t>
               </w:r>
@@ -2256,64 +2256,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 660, pp.886-898. </w:t>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,433 +2475,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac in the marine environment: A review of its occurrence and effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résidus de médicaments dans le milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131, pp.496 - 506. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.22-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.1100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928488v1</w:t>
+                <w:t xml:space="preserve">hal-02879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics assessment of the effects of diclofenac exposure on Mytilus galloprovincialis: Potential effects on osmoregulation and reproduction</w:t>
+                <w:t xml:space="preserve">Diclofenac in the marine environment: A review of its occurrence and effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.496 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928495v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidus de médicaments dans le milieu marin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics assessment of the effects of diclofenac exposure on Mytilus galloprovincialis: Potential effects on osmoregulation and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellis Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.22-28. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.611 - 618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2017.1100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879748v1</w:t>
+                <w:t xml:space="preserve">hal-01928495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of marine mussels to diclofenac: modulation of prostaglandin biosynthesis</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling identification of metabolites formed in Mediterranean mussels (Mytilus galloprovincialis) after diclofenac exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 583, pp.257-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,472 +3145,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+                <w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verdu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123343v1</w:t>
+                <w:t xml:space="preserve">hal-01209768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a molecular recognition based approach for multi-residue extraction of estrogenic endocrine disruptors from biological fluids coupled to liquid chromatography-tandem mass spectrometry measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Bousoumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (29), pp.8713-8723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-9024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209768v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a molecular recognition based approach for multi-residue extraction of estrogenic endocrine disruptors from biological fluids coupled to liquid chromatography-tandem mass spectrometry measurement</w:t>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radia Bousoumah</w:t>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Camel</w:t>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 407 (29), pp.8713-8723. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-9024-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561611v1</w:t>
+                <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of mass spectrometry based metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,51 +3708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Childs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,1512 +3810,1500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How metabolomics can contribute to bio-processes: a proof of concept study for biomarkers discovery in the context of nitrogen-starved microalgae grown in photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Courant</w:t>
+                <w:t xml:space="preserve">Arnaud Martzolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
+                <w:t xml:space="preserve">Graziella Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr400122v⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), pp.1286 - 1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-013-0532-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928639v1</w:t>
+                <w:t xml:space="preserve">hal-01887972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of 5α-dihydrotestosterone in the teleost fathead minnow (Pimephales promelas) by gas chromatography–tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Margiotta-Casaluci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sumpter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 191, pp.202 - 209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.06.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 141, pp.1032-1040. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.03.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.03.094⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How metabolomics can contribute to bio-processes: a proof of concept study for biomarkers discovery in the context of nitrogen-starved microalgae grown in photobioreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile lipid profiling by liquid chromatography–high resolution mass spectrometry using all ion fragmentation and polarity switching. Preliminary application for serum samples phenotyping related to canine mammary cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gallart-Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Martzolff</w:t>
+                <w:t xml:space="preserve">S. Severe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Rabin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">J. Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-013-0532-y⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 796, pp.75 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887972v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile lipid profiling by liquid chromatography–high resolution mass spectrometry using all ion fragmentation and polarity switching. Preliminary application for serum samples phenotyping related to canine mammary cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of mono-(2-ethylhexyl) phthalate (MEHP) on chicken germ cells cultured in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Severe</w:t>
+                <w:t xml:space="preserve">Edith Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Antignac</w:t>
+                <w:t xml:space="preserve">Bérénice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morio</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 796, pp.75 - 83. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2771-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1487-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928645v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mono-(2-ethylhexyl) phthalate (MEHP) on chicken germ cells cultured in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics as a Potential New Approach for Investigating Human Reproductive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Guibert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1487-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.2914 - 2920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr400204q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129730v1</w:t>
+                <w:t xml:space="preserve">hal-01928631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as a Potential New Approach for Investigating Human Reproductive Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (6), pp.2914 - 2920. </w:t>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.2764 - 2778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr400204q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr400122v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928631v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics in food analysis: application to the control of forbidden substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Fanny Boyard-Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.59 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.1349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928672v1</w:t>
+                <w:t xml:space="preserve">hal-01928650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human testis steroidogenesis is inhibited by phthalates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christele Desdoits-Lethimonier</w:t>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Albert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
+                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/des069⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876965v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Human testis steroidogenesis is inhibited by phthalates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Desdoits-Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Le Marec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+                <w:t xml:space="preserve">Océane Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.1451-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/des069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928661v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a semi-automated strategy for the annotation of metabolomic fingerprints generated by liquid chromatography-high resolution mass spectrometry from biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137 (21), pp.4958 - 4967. </w:t>
@@ -5347,376 +5335,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics in food analysis: application to the control of forbidden substances</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of estradiol esters monitoring in bovine hair by dansylation and liquid chromatography/tandem mass spectrometry analysis in multiple reaction monitoring and precursor ion scan modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boyard-Kieken</w:t>
+                <w:t xml:space="preserve">E. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Béasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.1349⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (7), pp.819 - 827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928650v1</w:t>
+                <w:t xml:space="preserve">hal-01928658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of estradiol esters monitoring in bovine hair by dansylation and liquid chromatography/tandem mass spectrometry analysis in multiple reaction monitoring and precursor ion scan modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Courant</w:t>
+                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (7), pp.819 - 827. </w:t>
+              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.310 - 318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.6160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928658v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry-based metabolomics applied to the chemical safety of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5779,90 +5779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5939,64 +5939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aksglaede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaspar Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6041,492 +6041,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Advances in chromatography coupled to mass spectrometry-related techniques for analysis of endocrine disruptors in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 134 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 134 (8), pp.149-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9781845695743.2.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928709v1</w:t>
+                <w:t xml:space="preserve">hal-05114963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in chromatography coupled to mass spectrometry-related techniques for analysis of endocrine disruptors in food</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 134 (8), pp.149-182. </w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (10-11), pp.803 - 808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/9781845695743.2.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114963v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Development of a metabolomic approach based on liquid chromatography-high resolution mass spectrometry to screen for clenbuterol abuse in calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (10-11), pp.803 - 808. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b901813a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928704v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure Assessment of Prepubertal Children to Steroid Endocrine Disruptors. 2. Determination of Steroid Hormones in Milk, Egg, and Meat Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6583,432 +6583,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the synthetic origin of methamphetamine samples and their N-15 and C-13 stable isotope ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of naturally occurring estrogens and androgens in retail samples of milk and eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Billault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. J. Robins</w:t>
+                <w:t xml:space="preserve">Daniel Maume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (12), pp.1358-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652030701329637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320936v1</w:t>
+                <w:t xml:space="preserve">hal-00577452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment of prepubertal children to steroid endocrine disrupters 1. Analytical strategy for estrogens measurement in plasma at ultra-trace level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Maria Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 586 (1-2), pp.105 - 114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2006.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of naturally occurring estrogens and androgens in retail samples of milk and eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between the synthetic origin of methamphetamine samples and their N-15 and C-13 stable isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Robins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 593 (1), pp.20-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577452v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria to distinguish between natural situations and illegal use of boldenone, boldenone esters and boldione in cattle 1. Metabolite profiles of boldenone, boldenone esters and boldione in cattle urine.</w:t>
               </w:r>
@@ -7046,51 +7046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (13-14), pp.1078 - 1087. </w:t>
@@ -7172,90 +7172,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry to explore exposome and metabolome of organisms exposed to pharmaceuticals and personal care products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7604,678 +7604,678 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-omique pour décrypter les effets moléculaires de la fluoxétine chez Mytilus galloprovincialis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">From Water Contamination to Human Exposure: A Mass Spectrometry-Based Approach for Persistent, Mobile, and Toxic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gavalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Sturla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème Journées Françaises de Spectrométrie de Masse 2025 Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSM, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291773v1</w:t>
+                <w:t xml:space="preserve">hal-05279522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Water Contamination to Human Exposure: A Mass Spectrometry-Based Approach for Persistent, Mobile, and Toxic Compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julieta Sturla</w:t>
+                <w:t xml:space="preserve">Approche multi-omique pour décrypter les effets moléculaires de la fluoxétine chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eider Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Journées Françaises de Spectrométrie de Masse 2025 Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSM, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279522v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the study of telomere dynamics be a potential biomarker of chemical stress? An in situ exposure of Crassostrea gigas in the Bourgneuf Bay (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">Exposure of Mediterranean mussels to fluoxetine: exploring bioaccumulation, metabolization and mode of action through omics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eider Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Pollutant Responses in Marine Organisms (PRIMO22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938603v1</w:t>
+                <w:t xml:space="preserve">hal-04933198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pharmaceuticals on marine phytoplankton and role of phytoplankton on pharmaceutical’s fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutant Responses in Marine Organisms PRIMO22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of Mediterranean mussels to fluoxetine: exploring bioaccumulation, metabolization and mode of action through omics analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eider Bilbao</w:t>
+                <w:t xml:space="preserve">Can the study of telomere dynamics be a potential biomarker of chemical stress? An in situ exposure of Crassostrea gigas in the Bourgneuf Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Pollutant Responses in Marine Organisms (PRIMO22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933198v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal Responses to Organic Contaminants and Influence on Contaminants Fate in Aquatic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Faisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8283,51 +8283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain</w:t>
@@ -8356,64 +8356,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches non-ciblées en surveillance environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8451,103 +8451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on M. galloprovincialis probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
@@ -8576,64 +8576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What role can play omics as a tool for risk assessment and environmental monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8671,103 +8671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following pharmaceuticals exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique “Integration des données omiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
@@ -8796,90 +8796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do microplastics and pharmaceuticals interactively affect mussels? An insight into uptake, tissue distribution and metabolomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. García-Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8921,77 +8921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-targeted approaches to assess environmental pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9042,77 +9042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-exposome aquatique : les questions et leur intégration, un défi à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9144,596 +9144,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t>
+                <w:t xml:space="preserve">Métabolisme des médicaments chez les organismes non-cibles : cas de l’exposition de Lymnaea stagnalis au diclofénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederique Courant</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journées du Groupement De Recherche Ecotoxicologie Aquatique (GDR EA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307685v1</w:t>
+                <w:t xml:space="preserve">hal-04543420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des médicaments chez les organismes non-cibles : cas de l’exposition de Lymnaea stagnalis au diclofénac</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Geret</w:t>
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement De Recherche Ecotoxicologie Aquatique (GDR EA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543420v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals metabolic alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement De Recherche Ecotoxicologie Aquatique (GDR EA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Seville (en ligne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543426v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals metabolic alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+                <w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Seville (en ligne), Spain</w:t>
+              <w:t xml:space="preserve">SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228665v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9769,428 +9769,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de moules au diclofénac : recherche des métabolites par analyse non ciblée chez Mytilus galloprovincialis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Étude des effets d’une exposition à des résidus de médicaments (seuls ou en mélange) chez la moule méditerranéenne par approche métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyse Grousset</w:t>
+                <w:t xml:space="preserve">Thibault Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée du Réseau Occitanie Métabolomique (ROcMe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125891v1</w:t>
+                <w:t xml:space="preserve">hal-02880329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence et bioaccumulation des filtres UV chez Mytilus galloprovincialis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to WWTP effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estival ROCCH Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCE, Jun 2019, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543381v1</w:t>
+                <w:t xml:space="preserve">hal-03208248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to WWTP effluent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+                <w:t xml:space="preserve">Occurrence et bioaccumulation des filtres UV chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCE, Jun 2019, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Estival ROCCH Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208248v1</w:t>
+                <w:t xml:space="preserve">hal-04543381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10248,191 +10244,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets d’une exposition à des résidus de médicaments (seuls ou en mélange) chez la moule méditerranéenne par approche métabolomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Exposition de moules au diclofénac : recherche des métabolites par analyse non ciblée chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+                <w:t xml:space="preserve">Evelyse Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Réseau Occitanie Métabolomique (ROcMe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10e Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880329v1</w:t>
+                <w:t xml:space="preserve">hal-02125891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a wastewater treatment plant effluent on the marine bivalve Mytilus galloprovincialis through a metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,64 +10500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effects of a wastewater treatment plant effluent on the marine bivalve Mytilus galloprovincialis through a metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10677,51 +10677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Pollutant Responses in Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Matsuyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10986,303 +10986,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steroidal anti-inflammatory drug diclofenac disturbs the prostaglandin system in the marine mussel Mytilus galloprovincialis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Vacher</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125971v1</w:t>
+                <w:t xml:space="preserve">hal-02127375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polluants émergents : des signaux faibles à la gestion des risques. Approches en laboratoire de recherche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Current approaches in mass spectrometry for the analysis of contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de masse, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127527v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules marines au diclofénac: bioconcentration, métabolisation et mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11357,672 +11361,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current approaches in mass spectrometry for the analysis of contaminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Approches actuelles en analyse environnementale des micropolluants organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de masse, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880722v1</w:t>
+                <w:t xml:space="preserve">hal-02125989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches actuelles en analyse environnementale des micropolluants organiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The marine mussel Mytilus galloprovincialis bioconcentrate and metabolize antidepressant pharmaceutical venlafaxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125989v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">2èmes journées des doctorants de l’IM2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127375v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marine mussel Mytilus galloprovincialis bioconcentrate and metabolize antidepressant pharmaceutical venlafaxine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Boillot</w:t>
+                <w:t xml:space="preserve">Non-steroidal anti-inflammatory drug diclofenac disturbs the prostaglandin system in the marine mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Olivier</w:t>
+                <w:t xml:space="preserve">S. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125979v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les polluants émergents : des signaux faibles à la gestion des risques. Approches en laboratoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées des doctorants de l’IM2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952778v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration and/or metabolisation of the antidepressant venlafaxine by the marine mussel Mytilus galloprovincialis</w:t>
+                <w:t xml:space="preserve">Bioaccumulation et métabolisme de substances pharmaceutiques chez Mytilus galloprovincialis (carbamazépine, 10-hydroxycarbazépine, venlafaxine).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
@@ -12036,118 +12036,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Pollutant Responses in Marine Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Colloque 2015 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135258v1</w:t>
+                <w:t xml:space="preserve">hal-02135242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation et métabolisme de substances pharmaceutiques chez Mytilus galloprovincialis (carbamazépine, 10-hydroxycarbazépine, venlafaxine).</w:t>
+                <w:t xml:space="preserve">Bioconcentration and/or metabolisation of the antidepressant venlafaxine by the marine mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
@@ -12161,94 +12161,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Pollutant Responses in Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135242v1</w:t>
+                <w:t xml:space="preserve">hal-02135258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche métabolomique pour la caractérisation de l’exposition des organismes aquatiques à des résidus de médicaments</w:t>
               </w:r>
@@ -12286,51 +12286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12355,103 +12355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t>
@@ -12480,64 +12480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12605,64 +12605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12782,51 +12782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Copenhagen Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Copenhagen, Denmark</w:t>
@@ -12855,103 +12855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omic strategies to screen for the illegal administration of beta-agonists in cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Recent Advances In Food Analysis, 04-06 novembre 2009, Prague, République Tchèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Prague, Czech Republic</w:t>
@@ -12980,90 +12980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomique et proteomique : nouvelles stratégies de mise en évidence de l'administration illégale de beta-agonistes en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Daceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13137,77 +13137,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Method for Analysing Persistent, Mobile and Toxic Compounds, from Groundwater to Drinking Water, using LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Gavalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13258,77 +13258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Persistent, Mobile, and Toxic Substances from Water Resources to Human Exposure – An Emerging Environmental and Public Health Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Gavalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Ferreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13383,64 +13383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Monitoring of Brodifacoum Residues After Rodent Eradication in Europa Island: a case study in a pristine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Megevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13508,64 +13508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules méditerranéennes à un anti-dépresseur : recherche des métabolites de la fluoxétine formés suite à l’exposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13616,90 +13616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13754,51 +13754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'approche métabolomique pour l'étude de la métabolisation du diclofénac chez un gastéropode d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13991,103 +13991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets de la venlafaxine sur Mytilus galloprovincialis par une approche métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2019 de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14112,64 +14112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of Venlafaxine in the Mediterranean Mussel (Mytilus Galloprovincialis): Combinations of Targeted and Non-Targeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14233,51 +14233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14358,90 +14358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring responses of marine mussel to the anti-inflammatory drug diclofenac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14483,51 +14483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabolomicapproach to investigate human pharmaceuticals exposure and effects in aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14634,51 +14634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14733,90 +14733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approaches are relevant to reveal fine differences on cheese metabolomes during ripening: example of the spatial distribution of bacterial colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14858,103 +14858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-HRMS fingerprinting: an innovative strategy to investigate bacterial metabolome during cheese ripening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. international conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tsuruoka, Japan. , 2014</w:t>
@@ -14996,90 +14996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of 17α-ethynylestradiol (EE2) exposure on chicken germ cells cultured in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
@@ -15108,103 +15108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics approach: toward new understanding of cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Cork, Ireland. 2014</w:t>
@@ -15233,103 +15233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
@@ -15358,103 +15358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on FoodOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cesena, Italy. , 2013</w:t>
@@ -15483,103 +15483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a new comprehension of cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.Intenational Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Prague, Czech Republic. </w:t>
@@ -15621,103 +15621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison d’empreintes globales en métabolomique permet l’identification d’une large variété de métabolites issus du métabolisme bactérien in situ dans des fromages modèles : des plus connus à de nouvelles découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , Food Microbiology, 2013, Food Microbiology</w:t>
@@ -15746,64 +15746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16040,51 +16040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Rocio Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara-Mart&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hampel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120678" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casta&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Garc&#237;a-Pimentel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131904" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea James" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2022.101051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150080" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21815-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Martinez Bueno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14893-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10070269" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Michels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Franke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Osterhues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy279" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06J9LJTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.146" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teisseire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1100" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Picot-Groz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9228-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fowler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Childs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackenzie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhind" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deu117" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Margiotta-Casaluci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumpter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V65PC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.03.094" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX930CFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rabin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-013-0532-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNX11GLL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallart-Ayala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.08.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ75BKG4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1487-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWS2H6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400204q" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Desdoits-Lethimonier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Albert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des069" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an35865d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;asse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6160" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40TPZP56-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.11.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XT24C9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aksglaede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Sorensen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1140" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845695743.2.149" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800096f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZL5XVH8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320936v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquereau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derrien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Robins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Andersson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.11.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MJ8QM2M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030701329637" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2006.09.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FW8DT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818196-6.00008-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291773v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Bilbao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279522v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Le Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Francois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936418v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936415v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558821v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543392v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125891v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543381v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dumas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880333v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952769v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127527v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127778v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grousset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880722v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souchier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127375v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picot-Groz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135242v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin Pont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809090v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desdoits" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Albert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678460v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daceuninck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279497v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584976v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cantin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cagnato" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558792v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543400v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936468v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debise" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02406772v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936449v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Marion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121238v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952820v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209693v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Royer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738667v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209692v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209434v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209514v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/219567.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209698v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casta&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Garc&#237;a-Pimentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea James" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2022.101051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Rocio Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara-Mart&#237;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hampel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120678" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150080" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21815-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Martinez Bueno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14893-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10070269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136551" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Michels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Franke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Osterhues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy279" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teisseire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1100" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06J9LJTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Picot-Groz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9228-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GSMMXKB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fowler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Childs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackenzie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rhind" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deu117" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887972v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rabin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-013-0532-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNX11GLL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Margiotta-Casaluci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumpter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.06.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V65PC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.03.094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX930CFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallart-Ayala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antignac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.08.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ75BKG4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1487-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWS2H6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400204q" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boyard-Kieken" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.1349" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Desdoits-Lethimonier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Albert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an35865d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928658v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;asse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40TPZP56-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antignac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.11.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XT24C9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aksglaede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Sorensen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1140" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845695743.2.149" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destrez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.04.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0HBC4G6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901813a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/805CA63AA4F72219565B9DDAE104B17A86EA8F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800096f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZL5XVH8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030701329637" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Andersson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.11.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MJ8QM2M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320936v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquereau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derrien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Robins" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2006.09.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FW8DT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818196-6.00008-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Bilbao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933198v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Le Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Francois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936415v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558821v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543392v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543426v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880329v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dumas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208248v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125891v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880333v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952769v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880722v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souchier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127778v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grousset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125989v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952778v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picot-Groz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125971v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127527v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135258v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin Pont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809090v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desdoits" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Albert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678460v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daceuninck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279497v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584976v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cantin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cagnato" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558792v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543400v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936468v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debise" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02406772v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936449v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Marion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121238v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952820v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209693v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Royer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738667v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209692v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209434v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209514v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/219567.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209698v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>