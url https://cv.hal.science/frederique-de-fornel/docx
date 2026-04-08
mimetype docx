--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon propagation imaging by a photon scanning tunneling microscope</w:t>
+                <w:t xml:space="preserve">Frustrated total internal reflection: the Newton experiment revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 113, pp.32-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202111332⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 116, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202211632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910049v1</w:t>
+                <w:t xml:space="preserve">hal-03866809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated total internal reflection: the Newton experiment revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon propagation imaging by a photon scanning tunneling microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cluzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique de Fornel</w:t>
+                <w:t xml:space="preserve">B Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 116, pp.32-37. </w:t>
+              <w:t xml:space="preserve">, 2022, 113, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202211632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202111332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866809v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven at One Blow: Particle Cluster Stability in a Single Plasmonic Trap on a Silicon Waveguide</w:t>
               </w:r>
@@ -854,51 +854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optofluidic Near-Field Optical Microscopy: Near-Field Mapping of a Silicon Nanocavity Using Trapped Microbeads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,51 +1537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Genevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2060,51 +2060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dimensional fluctuations on the optical coupling between nanobeam twin cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2693,57 +2693,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,734 +2772,734 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669767v1</w:t>
+                <w:t xml:space="preserve">cea-01996819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2890051⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.000279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394794v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real space observation of two-dimensional Bloch wave interferences in a negative index photonic crystal cavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Seassal</w:t>
+                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.235304⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (11), pp.111111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2890051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058591v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field modal microscopy of subwavelength light confinement in multimode silicon slot waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">Real space observation of two-dimensional Bloch wave interferences in a negative index photonic crystal cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.235304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394797v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Near-Field Microscopy of Light Focusing through a Photonic Crystal Flat Lens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Lippens</w:t>
+                <w:t xml:space="preserve">Near-field modal microscopy of subwavelength light confinement in multimode silicon slot waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.93-25, (2008) 251103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748367v1</w:t>
+                <w:t xml:space="preserve">hal-00394797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical Near-Field Microscopy of Light Focusing through a Photonic Crystal Flat Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (7), pp.073901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.073901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996819v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field interactions between a subwavelength tip and a small-volume photonic-crystal nanocavity</w:t>
               </w:r>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,51 +3753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field spectroscopy of low-loss waveguide integrated microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,64 +3926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Mouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.113907. </w:t>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength imaging of field confinement in a waveguide-integrated photonic crystal cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98, pp.086109. </w:t>
@@ -4168,64 +4168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of radiative losses of surface polaritons on nanostructured thin metal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly V. Zayats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4263,51 +4263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of Bloch mode parity change in photonic crystal waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,64 +4410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge-enhanced optical transmission through a continuous metal film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly V. Zayats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,64 +4527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Bloch mode spectra of surface polaritonic crystals in the weak and strong coupling regimes: grating-enhanced transmission at oblique incidence and suppression of SPP radiative losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly V. Zayats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4747,90 +4747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field Distribution of Optical Transmission of Periodic Sub-wavelength Holes in a Metal Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Zayats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.1110-1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4894,51 +4894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boisrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5239,1046 +5239,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single bacteria identification on SOI microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashige Omatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS 4th Conference on Optofluidics (WPC2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Yokohama, Japan. pp.1025212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930114v1</w:t>
+                <w:t xml:space="preserve">hal-01929945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Single bacteria identification on SOI microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EOS 4th Conference on Optofluidics (WPC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2275013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929945v1</w:t>
+                <w:t xml:space="preserve">hal-01930114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dielectric stacks as a platform for giant optical field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and properties of localized modes near photonic band edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Faggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaorun Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude L. L. Lereu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Photonic Materials VI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex Nanophotonics Science Camp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cumberland Lodge, Windsor Great Park, Berkshire, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276445v1</w:t>
+                <w:t xml:space="preserve">hal-01185931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-cavités optiques dans les guides à modes lents : rôle de la masse effective des photons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-dielectric stacks as a platform for giant optical field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude L. L. Lereu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Marlène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amra C.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFO - Optique Bretagne 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active Photonic Materials VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. S. Subramania and S. Foteinopoulou, Aug 2014, San Diego, United States. pp.916219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2060824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174838v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and properties of localized modes near photonic band edges</w:t>
+                <w:t xml:space="preserve">Nano-cavités optiques dans les guides à modes lents : rôle de la masse effective des photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Faggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaorun Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Nanophotonics Science Camp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cumberland Lodge, Windsor Great Park, Berkshire, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès SFO - Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185931v1</w:t>
+                <w:t xml:space="preserve">hal-01174838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-dielectric stacks as a platform for giant optical field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude L. Lereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. S. Subramania and S. Foteinopoulou, Aug 2014, San Diego, United States. pp.916219, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2060824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude en champ proche optique du tapis d'invisibilité de Li/Pendry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.M. Chang</w:t>
+                <w:t xml:space="preserve">Nanocolloid motion control by optical nanobeam cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GdR Ondes 2451 " Interférences d'ondes "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France. papier A40, 2 p</w:t>
+              <w:t xml:space="preserve">2th EOS Optofluidics (EOSOF) 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879918v1</w:t>
+                <w:t xml:space="preserve">hal-00937044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocolloid motion control by optical nanobeam cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pin</w:t>
+                <w:t xml:space="preserve">Etude en champ proche optique du tapis d'invisibilité de Li/Pendry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Smigaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th EOS Optofluidics (EOSOF) 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, munich, Germany</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GdR Ondes 2451 " Interférences d'ondes "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France. papier A40, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937044v1</w:t>
+                <w:t xml:space="preserve">hal-00879918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Based Optofluidic</w:t>
               </w:r>
@@ -6383,527 +6383,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion engineering for photonic crystal based nanophotonic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Scherrer</w:t>
+                <w:t xml:space="preserve">Using photonic crystal nanocavities as near-field optical tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">12 th NFO International conference on Near Field optics and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San-Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761544v1</w:t>
+                <w:t xml:space="preserve">hal-00808885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field interactions between a photonic crystal nanocavity and a near-field probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ding</w:t>
+                <w:t xml:space="preserve">Dispersion engineering for photonic crystal based nanophotonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanbésien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">META'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808892v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Renaut</w:t>
+                <w:t xml:space="preserve">Near-field interactions between a photonic crystal nanocavity and a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808886v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808878v1</w:t>
+                <w:t xml:space="preserve">hal-00808886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
               </w:r>
@@ -7008,168 +7008,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and assembly of particles by a nanocavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Renaut</w:t>
+                <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Q. L. Lalouat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Photonic Europe- Photonic Crystals : Material and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808884v1</w:t>
+                <w:t xml:space="preserve">hal-00808878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using photonic crystal nanocavities as nearfield optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7228,182 +7228,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using photonic crystal nanocavities as near-field optical tweezers</w:t>
+                <w:t xml:space="preserve">Optical trapping and assembly of particles by a nanocavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th NFO International conference on Near Field optics and Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San-Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">SPIE Europe Photonic Europe- Photonic Crystals : Material and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808885v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface engineering for improved light transmittance through photonic crystal flat lenses</w:t>
               </w:r>
@@ -7508,168 +7508,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractéristion optique de la réfraction négative dans les cristaux photoniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lippens</w:t>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.286-287</w:t>
+              <w:t xml:space="preserve">J3N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480415v1</w:t>
+                <w:t xml:space="preserve">hal-00459431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong light confinement in ultra high Q air-slot coupled SOI nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7728,590 +7728,590 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS VIII The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal based subwavelength imaging and cloaking optical devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fabre</w:t>
+                <w:t xml:space="preserve">Modélisation et caractéristion optique de la réfraction négative dans les cristaux photoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Melique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Progress in Electromagnetics Research Symposium, PIERS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.286-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575687v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanorugosité et surfaces de référence ; intérêt de la densité spectrale de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Générale "interférences d'ondes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des surfaces de références ; intérêt de la densité spectrale de puissance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic crystal based subwavelength imaging and cloaking optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nasrallah</w:t>
+                <w:t xml:space="preserve">O. Vanbesien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Progress in Electromagnetics Research Symposium, PIERS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2529/PIERS080901034751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459430v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Vers des surfaces de références ; intérêt de la densité spectrale de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3N</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459431v1</w:t>
+                <w:t xml:space="preserve">hal-00459430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
+                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
@@ -8368,200 +8368,209 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396871v1</w:t>
+                <w:t xml:space="preserve">hal-00396870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards nanoroughness standards with a continuum of spatial frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of a flat lens focusing in a 2D photonic crystal at optical wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fourati</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Zerrouki</w:t>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoScale 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, San Jose, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO.2008.4551615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459427v1</w:t>
+                <w:t xml:space="preserve">hal-03748379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
+                <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
@@ -8612,191 +8621,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396870v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of a flat lens focusing in a 2D photonic crystal at optical wavelength</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Melique</w:t>
+                <w:t xml:space="preserve">Towards nanoroughness standards with a continuum of spatial frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lippens</w:t>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NanoScale 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO.2008.4551615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03748379v1</w:t>
+                <w:t xml:space="preserve">hal-00459427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
               </w:r>
@@ -8901,51 +8901,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSOM Observations of highly confined modes in silicon slot waveguide devices</w:t>
+                <w:t xml:space="preserve">SNOM Imaging of light confinement in silicon slot waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
@@ -8980,97 +8980,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS – Spring Meeting Symposium C: Frontiers in silicon-based photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, strasbourg, France</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396873v1</w:t>
+                <w:t xml:space="preserve">hal-00397023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOM Imaging of light confinement in silicon slot waveguides</w:t>
+                <w:t xml:space="preserve">NSOM Observations of highly confined modes in silicon slot waveguide devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
@@ -9105,405 +9105,405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, paris, France</w:t>
+              <w:t xml:space="preserve">EMRS – Spring Meeting Symposium C: Frontiers in silicon-based photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397023v1</w:t>
+                <w:t xml:space="preserve">hal-00396873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Random roughness standards: needs and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JNTE08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459428v1</w:t>
+                <w:t xml:space="preserve">hal-00459426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random roughness standards: needs and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459426v1</w:t>
+                <w:t xml:space="preserve">hal-00459428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
@@ -9651,372 +9651,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch mode coupling investigation in silicon-on-insulator W1 photonic crystal waveguide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Far- and near-field characterization of a photonic-crystal-based microcavity on silicon-on-insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de La Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viktorovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.344</w:t>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996925v1</w:t>
+                <w:t xml:space="preserve">cea-01996929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse optique en champ proche de circuits intégrés optiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Courjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat de l'art et perspectives, dans GDR Ondes GT5–GT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far- and near-field characterization of a photonic-crystal-based microcavity on silicon-on-insulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bloch mode coupling investigation in silicon-on-insulator W1 photonic crystal waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.353</w:t>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996929v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated aging and life tests of optical fibers</w:t>
               </w:r>
@@ -10582,51 +10582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dawson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salomon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cluzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00637" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8lc00298c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisterhans Maiwen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Amrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faggiani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schulz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M&#233;lique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Smigaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Scherrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Chang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-K. Van" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique de Fornel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.093904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.187404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gralak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473760" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Salomon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.073901" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahmani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170141" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Mouette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.113907" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2115090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zayats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Adam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goudonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sentenac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Marl&#232;ne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra C." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2060824" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanbesien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS080901034751" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551615" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bainier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996929v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hyon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prunnot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cluzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00637" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8lc00298c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisterhans Maiwen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Amrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faggiani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schulz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M&#233;lique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Smigaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Scherrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Chang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-K. Van" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique de Fornel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.093904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.187404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gralak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473760" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Salomon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.073901" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahmani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170141" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Mouette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.113907" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2115090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zayats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Adam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goudonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sentenac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Marl&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra C." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2060824" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanbesien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS080901034751" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551615" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bainier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hyon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prunnot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>