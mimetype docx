--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -5239,286 +5239,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Single bacteria identification on SOI microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS 4th Conference on Optofluidics (WPC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929945v1</w:t>
+                <w:t xml:space="preserve">hal-01930114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single bacteria identification on SOI microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashige Omatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS 4th Conference on Optofluidics (WPC2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Yokohama, Japan. pp.1025212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930114v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and properties of localized modes near photonic band edges</w:t>
               </w:r>
@@ -6883,527 +6883,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Renaut</w:t>
+                <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"GDR ONDES Journées GT2 Micro, nano-structures et dispositifs de l'optique au microondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, dijon, France</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808889v1</w:t>
+                <w:t xml:space="preserve">hal-00808878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lalouat</w:t>
+                <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">"GDR ONDES Journées GT2 Micro, nano-structures et dispositifs de l'optique au microondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808878v1</w:t>
+                <w:t xml:space="preserve">hal-00808889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using photonic crystal nanocavities as nearfield optical tweezers</w:t>
+                <w:t xml:space="preserve">Optical trapping and assembly of particles by a nanocavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">SPIE Europe Photonic Europe- Photonic Crystals : Material and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808893v1</w:t>
+                <w:t xml:space="preserve">hal-00808884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and assembly of particles by a nanocavity</w:t>
+                <w:t xml:space="preserve">Using photonic crystal nanocavities as nearfield optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Photonic Europe- Photonic Crystals : Material and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808884v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface engineering for improved light transmittance through photonic crystal flat lenses</w:t>
               </w:r>
@@ -7633,536 +7633,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong light confinement in ultra high Q air-slot coupled SOI nanocavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Modélisation et caractéristion optique de la réfraction négative dans les cristaux photoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. de Fornel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECS VIII The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.286-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396877v1</w:t>
+                <w:t xml:space="preserve">hal-00480415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractéristion optique de la réfraction négative dans les cristaux photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hofman</w:t>
+                <w:t xml:space="preserve">Strong light confinement in ultra high Q air-slot coupled SOI nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.286-287</w:t>
+              <w:t xml:space="preserve">PECS VIII The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480415v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorugosité et surfaces de référence ; intérêt de la densité spectrale de puissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Nasrallah</w:t>
+                <w:t xml:space="preserve">Photonic crystal based subwavelength imaging and cloaking optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vanbesien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Générale "interférences d'ondes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Progress in Electromagnetics Research Symposium, PIERS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2529/PIERS080901034751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459429v1</w:t>
+                <w:t xml:space="preserve">hal-00575687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal based subwavelength imaging and cloaking optical devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+                <w:t xml:space="preserve">Nanorugosité et surfaces de référence ; intérêt de la densité spectrale de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Progress in Electromagnetics Research Symposium, PIERS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion Générale "interférences d'ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2529/PIERS080901034751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00575687v1</w:t>
+                <w:t xml:space="preserve">hal-00459429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des surfaces de références ; intérêt de la densité spectrale de puissance</w:t>
               </w:r>
@@ -8267,51 +8267,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
+                <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
@@ -8368,209 +8368,200 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396870v1</w:t>
+                <w:t xml:space="preserve">hal-00396871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of a flat lens focusing in a 2D photonic crystal at optical wavelength</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
+                <w:t xml:space="preserve">Towards nanoroughness standards with a continuum of spatial frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NanoScale 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748379v1</w:t>
+                <w:t xml:space="preserve">hal-00459427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
+                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
@@ -8621,182 +8612,191 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396871v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards nanoroughness standards with a continuum of spatial frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Zerrouki</w:t>
+                <w:t xml:space="preserve">Measurement of a flat lens focusing in a 2D photonic crystal at optical wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Melique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoScale 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, San Jose, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO.2008.4551615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459427v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
               </w:r>
@@ -9151,277 +9151,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random roughness standards: needs and applications</w:t>
+                <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459426v1</w:t>
+                <w:t xml:space="preserve">hal-00459428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
+                <w:t xml:space="preserve">Random roughness standards: needs and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JNTE08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459428v1</w:t>
+                <w:t xml:space="preserve">hal-00459426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
@@ -9776,247 +9776,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01996929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'analyse optique en champ proche de circuits intégrés optiques.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bloch mode coupling investigation in silicon-on-insulator W1 photonic crystal waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etat de l'art et perspectives, dans GDR Ondes GT5–GT6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, PARIS, France</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093285v1</w:t>
+                <w:t xml:space="preserve">cea-01996925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch mode coupling investigation in silicon-on-insulator W1 photonic crystal waveguide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d'analyse optique en champ proche de circuits intégrés optiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Courjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bainier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.344</w:t>
+              <w:t xml:space="preserve">Etat de l'art et perspectives, dans GDR Ondes GT5–GT6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996925v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated aging and life tests of optical fibers</w:t>
               </w:r>
@@ -10582,51 +10582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cluzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00637" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8lc00298c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisterhans Maiwen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Amrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faggiani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schulz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M&#233;lique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Smigaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Scherrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Chang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-K. Van" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique de Fornel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.093904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.187404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gralak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473760" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Salomon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.073901" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahmani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170141" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Mouette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.113907" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2115090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zayats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Adam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goudonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sentenac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Marl&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra C." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2060824" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanbesien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS080901034751" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551615" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bainier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hyon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prunnot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cluzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00637" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8lc00298c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisterhans Maiwen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Amrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faggiani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schulz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M&#233;lique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Smigaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Scherrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Chang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-K. Van" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique de Fornel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.093904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.187404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gralak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473760" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Salomon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.073901" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahmani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170141" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Mouette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.113907" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2115090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Zayats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Adam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goudonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sentenac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Marl&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra C." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2060824" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanbesien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS080901034751" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551615" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bainier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hyon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prunnot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>