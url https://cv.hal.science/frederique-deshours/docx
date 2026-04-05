--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -489,429 +489,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Invasive Honey-Cell CSRR Glucose Sensor: Design Considerations and Modelling</w:t>
+                <w:t xml:space="preserve">Accurate Characterization by Dielectric Spectroscopy up to 25 GHz of Nano-Liter Range Liquid Volume Within a Microfluidic Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Abdesselam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
+                <w:t xml:space="preserve">Houssein Mariam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.3553-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3138771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460758v1</w:t>
+                <w:t xml:space="preserve">hal-04243706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Carotid Plaques Composition Through a Compact CSRR-Based Microwave Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Invasive Honey-Cell CSRR Glucose Sensor: Design Considerations and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 44 (2), pp.100734. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.100713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460749v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Characterization by Dielectric Spectroscopy up to 25 GHz of Nano-Liter Range Liquid Volume Within a Microfluidic Channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederique Deshours</w:t>
+                <w:t xml:space="preserve">Identification of Carotid Plaques Composition Through a Compact CSRR-Based Microwave Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.3553-3564. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.100734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3138771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243706v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Cell Microfluidic Dielectric Resonator for Liquid Sensing Applications</w:t>
               </w:r>
@@ -1297,295 +1297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved microwave biosensor for non-invasive dielectric characterization of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emad Elrifai</w:t>
+                <w:t xml:space="preserve">Kammel Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourcier</w:t>
+                <w:t xml:space="preserve">M. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2018.5630⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439845v1</w:t>
+                <w:t xml:space="preserve">hal-01804833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved microwave biosensor for non-invasive dielectric characterization of biological tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elrifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tlili</w:t>
+                <w:t xml:space="preserve">Christophe Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88, pp.137-144. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.660-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2018.5630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804833v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Resonant Sensor for Non-invasive Characterization of Biological Tissues</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satria Hardinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (6), pp.445-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2099,77 +2099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar-PGL Transitions on High Resistivity Silicon Substrate in the 57-64 GHz Band and Influence of the Probe Station on the Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,90 +2233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a quasi loss less air-cavity inverted microstrip line from microwave to millimeter-wave frequencies and comparison with the coplanar Goubau line at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2380,64 +2380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-loss planar goubau line and a coplanar-PGL transition on high-resistivity silicon substrate in the 57–64 GHz band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brocheriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Meeting of the French Society for Vascular and Endovascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseilles, France. pp.80-81, </w:t>
@@ -3968,277 +3968,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A centimeter-wave honey-cell CSRR sensor for non-invasive blood glucose level measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Abdesselam</w:t>
+                <w:t xml:space="preserve">Identification of Carotid Plaques Composition through a Compact Microwave Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ala Eldin Omer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501186v1</w:t>
+                <w:t xml:space="preserve">hal-03501203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Carotid Plaques Composition through a Compact Microwave Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+                <w:t xml:space="preserve">A centimeter-wave honey-cell CSRR sensor for non-invasive blood glucose level measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Kokabi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eldin Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501203v1</w:t>
+                <w:t xml:space="preserve">hal-03501186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of atheromatous Carotid Plaque: Dielectric Constant Measurement Using Microwave Resonant Technique versus Ultrasound B-mode Images</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 USNC-URSI Radio Science Meeting (USNC-URSI RSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.040-044, </w:t>
@@ -4486,286 +4486,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-Pole CSRR-based Microwave Sensor for Glucose Levels Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safieddin Safavi-Naeini</w:t>
+                <w:t xml:space="preserve">Application d’un biocapteur micro-ondes pour la caractérisation de plaques carotidiennes athéromateuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463064v1</w:t>
+                <w:t xml:space="preserve">hal-04464312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’un biocapteur micro-ondes pour la caractérisation de plaques carotidiennes athéromateuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+                <w:t xml:space="preserve">Multiple-Pole CSRR-based Microwave Sensor for Glucose Levels Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eldin Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safieddin Safavi-Naeini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464312v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Honey-Cell CSRR-based Microwave Biosensor for Monitoring Glucose Levels</w:t>
               </w:r>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Waterloo, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,172 +5630,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensor Miniaturization for Non-invasive Measurements of Materials and Biological Tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude d’un capteur microondes résonnant pour la caractérisation non invasive en petit signal de tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kammel Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659243v1</w:t>
+                <w:t xml:space="preserve">hal-01555606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a Microwave Biosensor for The Non-invasive Diagnosis of Biological Tissues</w:t>
+                <w:t xml:space="preserve">Biosensor Miniaturization for Non-invasive Measurements of Materials and Biological Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satria Hardinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
@@ -5809,599 +5813,595 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555690v1</w:t>
+                <w:t xml:space="preserve">hal-01659243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteur résonnant microondes pour la caractérisation non invasive de tissus biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturization of a Microwave Biosensor for The Non-invasive Diagnosis of Biological Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satria Hardinata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565000v1</w:t>
+                <w:t xml:space="preserve">hal-01555690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un capteur microondes résonnant pour la caractérisation non invasive en petit signal de tissus biologiques</w:t>
+                <w:t xml:space="preserve">Biocapteur résonnant microondes pour la caractérisation non invasive de tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kammel Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555606v1</w:t>
+                <w:t xml:space="preserve">hal-01565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation de capteurs microondes planaires pour la caractérisation de tissus biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elrifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kammel Rachedi</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Garrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque de la Fédération d’Electronique (UPMC – ISEP),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555503v1</w:t>
+                <w:t xml:space="preserve">hal-01555768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et réalisation de capteurs microondes planaires pour la caractérisation de tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emad Elrifai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gerard Garrer</w:t>
+                <w:t xml:space="preserve">Kammel Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1er Colloque de la Fédération d’Electronique (UPMC – ISEP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Issy-les-Moulineaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555768v1</w:t>
+                <w:t xml:space="preserve">hal-01555503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une liaison RoF dédiée aux applications sans-fil en bande millimétrique</w:t>
               </w:r>
@@ -6882,562 +6882,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">Modulator non linearity influence on UWB signal performance over RoF link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EuMC' 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600358v1</w:t>
+                <w:t xml:space="preserve">hal-00598372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
+                <w:t xml:space="preserve">Comparaison des performances d'une liaison RoF en modulation externe et directe sur la transmission d'un signal MB-OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rumelhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1459-1462</w:t>
+              <w:t xml:space="preserve">JNM' 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194162v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulator non linearity influence on UWB signal performance over RoF link</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Algani</w:t>
+                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC' 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1459-1462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598372v1</w:t>
+                <w:t xml:space="preserve">hal-02194162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances d'une liaison RoF en modulation externe et directe sur la transmission d'un signal MB-OFDM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+                <w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM' 2001</w:t>
+              <w:t xml:space="preserve">Conférence JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598433v1</w:t>
+                <w:t xml:space="preserve">hal-00600358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Loss Goubau Line on High-Resitivity Silicon in the 57-64 GHz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,51 +8445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvssci.2023.100182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Deshours" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3138771" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guignan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01851524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Turc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvssci.2023.100182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Deshours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3138771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guignan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01851524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Turc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>