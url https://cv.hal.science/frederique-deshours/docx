--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -6882,256 +6882,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulator non linearity influence on UWB signal performance over RoF link</w:t>
+                <w:t xml:space="preserve">Comparaison des performances d'une liaison RoF en modulation externe et directe sur la transmission d'un signal MB-OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Algani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rumelhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC' 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNM' 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598372v1</w:t>
+                <w:t xml:space="preserve">hal-00598433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances d'une liaison RoF en modulation externe et directe sur la transmission d'un signal MB-OFDM</w:t>
+                <w:t xml:space="preserve">Modulator non linearity influence on UWB signal performance over RoF link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rumelhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM' 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EuMC' 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598433v1</w:t>
+                <w:t xml:space="preserve">hal-00598372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
               </w:r>
@@ -7611,286 +7611,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture pour les systèmes de transmission ULB en bande millimétrique avec lien optique</w:t>
+                <w:t xml:space="preserve">A 60 GHz Radio-over-Fiber architecture for the transmission of UWB-OFDM signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Benzazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mandereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Algani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMCAS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Tel Aviv, Israel. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS.2009.5386001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598329v1</w:t>
+                <w:t xml:space="preserve">hal-00596952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60 GHz Radio-over-Fiber architecture for the transmission of UWB-OFDM signals</w:t>
+                <w:t xml:space="preserve">Architecture pour les systèmes de transmission ULB en bande millimétrique avec lien optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Benzazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mandereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Algani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMCAS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMCAS.2009.5386001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00596952v1</w:t>
+                <w:t xml:space="preserve">hal-00598329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimetre-wave band architecture of UWB transmission systems with optical link</w:t>
               </w:r>
@@ -8445,51 +8445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvssci.2023.100182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Deshours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3138771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guignan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01851524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Turc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvssci.2023.100182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Deshours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3138771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guignan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01851524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Turc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>