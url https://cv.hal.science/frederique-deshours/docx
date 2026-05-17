--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -489,429 +489,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Characterization by Dielectric Spectroscopy up to 25 GHz of Nano-Liter Range Liquid Volume Within a Microfluidic Channel</w:t>
+                <w:t xml:space="preserve">A Non-Invasive Honey-Cell CSRR Glucose Sensor: Design Considerations and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Mariam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Karina Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3138771⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.100713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243706v1</w:t>
+                <w:t xml:space="preserve">hal-04460758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Invasive Honey-Cell CSRR Glucose Sensor: Design Considerations and Modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Carotid Plaques Composition Through a Compact CSRR-Based Microwave Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 44 (1), pp.100713. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.100734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460758v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Carotid Plaques Composition Through a Compact CSRR-Based Microwave Sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamid Kokabi</w:t>
+                <w:t xml:space="preserve">Accurate Characterization by Dielectric Spectroscopy up to 25 GHz of Nano-Liter Range Liquid Volume Within a Microfluidic Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Mariam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Koskas</w:t>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (2), pp.100734. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.3553-3564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3138771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460749v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Cell Microfluidic Dielectric Resonator for Liquid Sensing Applications</w:t>
               </w:r>
@@ -1297,295 +1297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved microwave biosensor for non-invasive dielectric characterization of biological tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elrifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Tlili</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.01.027⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.660-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2018.5630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804833v1</w:t>
+                <w:t xml:space="preserve">hal-02439845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Improved microwave biosensor for non-invasive dielectric characterization of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+                <w:t xml:space="preserve">Kammel Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bourcier</w:t>
+                <w:t xml:space="preserve">M. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (5), pp.660-665. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.137-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2018.5630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439845v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Resonant Sensor for Non-invasive Characterization of Biological Tissues</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satria Hardinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (6), pp.445-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2099,77 +2099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar-PGL Transitions on High Resistivity Silicon Substrate in the 57-64 GHz Band and Influence of the Probe Station on the Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,90 +2233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a quasi loss less air-cavity inverted microstrip line from microwave to millimeter-wave frequencies and comparison with the coplanar Goubau line at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2380,64 +2380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-loss planar goubau line and a coplanar-PGL transition on high-resistivity silicon substrate in the 57–64 GHz band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brocheriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Meeting of the French Society for Vascular and Endovascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseilles, France. pp.80-81, </w:t>
@@ -4099,51 +4099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A centimeter-wave honey-cell CSRR sensor for non-invasive blood glucose level measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 USNC-URSI Radio Science Meeting (USNC-URSI RSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.040-044, </w:t>
@@ -4486,286 +4486,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’un biocapteur micro-ondes pour la caractérisation de plaques carotidiennes athéromateuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+                <w:t xml:space="preserve">Multiple-Pole CSRR-based Microwave Sensor for Glucose Levels Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eldin Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safieddin Safavi-Naeini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464312v1</w:t>
+                <w:t xml:space="preserve">hal-04463064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-Pole CSRR-based Microwave Sensor for Glucose Levels Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safieddin Safavi-Naeini</w:t>
+                <w:t xml:space="preserve">Application d’un biocapteur micro-ondes pour la caractérisation de plaques carotidiennes athéromateuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04463064v1</w:t>
+                <w:t xml:space="preserve">hal-04464312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Honey-Cell CSRR-based Microwave Biosensor for Monitoring Glucose Levels</w:t>
               </w:r>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Waterloo, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,176 +5630,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un capteur microondes résonnant pour la caractérisation non invasive en petit signal de tissus biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosensor Miniaturization for Non-invasive Measurements of Materials and Biological Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satria Hardinata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555606v1</w:t>
+                <w:t xml:space="preserve">hal-01659243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensor Miniaturization for Non-invasive Measurements of Materials and Biological Tissues</w:t>
+                <w:t xml:space="preserve">Miniaturization of a Microwave Biosensor for The Non-invasive Diagnosis of Biological Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satria Hardinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
@@ -5813,392 +5809,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659243v1</w:t>
+                <w:t xml:space="preserve">hal-01555690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a Microwave Biosensor for The Non-invasive Diagnosis of Biological Tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocapteur résonnant microondes pour la caractérisation non invasive de tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kammel Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555690v1</w:t>
+                <w:t xml:space="preserve">hal-01565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteur résonnant microondes pour la caractérisation non invasive de tissus biologiques</w:t>
+                <w:t xml:space="preserve">Etude d’un capteur microondes résonnant pour la caractérisation non invasive en petit signal de tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kammel Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565000v1</w:t>
+                <w:t xml:space="preserve">hal-01555606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Elrifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,64 +6301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kammel Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de la Fédération d’Electronique (UPMC – ISEP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Issy-les-Moulineaux, France</w:t>
@@ -6882,562 +6882,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances d'une liaison RoF en modulation externe et directe sur la transmission d'un signal MB-OFDM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM' 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1459-1462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598433v1</w:t>
+                <w:t xml:space="preserve">hal-02194162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulator non linearity influence on UWB signal performance over RoF link</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Algani</w:t>
+                <w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC' 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598372v1</w:t>
+                <w:t xml:space="preserve">hal-00600358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulator non linearity influence on UWB signal performance over RoF link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
+                <w:t xml:space="preserve">Luis Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1459-1462</w:t>
+              <w:t xml:space="preserve">EuMC' 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194162v1</w:t>
+                <w:t xml:space="preserve">hal-00598372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">Comparaison des performances d'une liaison RoF en modulation externe et directe sur la transmission d'un signal MB-OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rumelhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JNM 2011</w:t>
+              <w:t xml:space="preserve">JNM' 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600358v1</w:t>
+                <w:t xml:space="preserve">hal-00598433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Loss Goubau Line on High-Resitivity Silicon in the 57-64 GHz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7611,286 +7611,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60 GHz Radio-over-Fiber architecture for the transmission of UWB-OFDM signals</w:t>
+                <w:t xml:space="preserve">Architecture pour les systèmes de transmission ULB en bande millimétrique avec lien optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Benzazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mandereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Algani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMCAS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596952v1</w:t>
+                <w:t xml:space="preserve">hal-00598329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture pour les systèmes de transmission ULB en bande millimétrique avec lien optique</w:t>
+                <w:t xml:space="preserve">A 60 GHz Radio-over-Fiber architecture for the transmission of UWB-OFDM signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Benzazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mandereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Algani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMCAS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Tel Aviv, Israel. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS.2009.5386001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598329v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimetre-wave band architecture of UWB transmission systems with optical link</w:t>
               </w:r>
@@ -8445,51 +8445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvssci.2023.100182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Deshours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3138771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guignan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01851524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Turc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvssci.2023.100182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Deshours" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3138771" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guignan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01851524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Turc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>