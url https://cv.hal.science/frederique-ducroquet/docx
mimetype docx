--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -2293,716 +2293,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties, electronic conductivity and Li+ion motion in LiPON thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of molybdenum bilayer back contacts for Cu(In,Ga)Se2 solar cells on Ti foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Van-Jodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sabary</w:t>
+                <w:t xml:space="preserve">Pascal Faucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 253, pp.151-156. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 548, pp.608 - 616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002188v1</w:t>
+                <w:t xml:space="preserve">hal-01597141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of molybdenum bilayer back contacts for Cu(In,Ga)Se2 solar cells on Ti foils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties, electronic conductivity and Li+ion motion in LiPON thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sicardy</w:t>
+                <w:t xml:space="preserve">L. Le Van-Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Faucherand</w:t>
+                <w:t xml:space="preserve">F. Sabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Grenet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 548, pp.608 - 616. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 253, pp.151-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597141v1</w:t>
+                <w:t xml:space="preserve">hal-01002188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of yttrium into HfO2: Microstructure and electrical properties</w:t>
+                <w:t xml:space="preserve">Nanoscale leakage current measurements in metal organic chemical vapour deposition crystalline SrTiO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Y. Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Höllander</w:t>
+                <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rossell</w:t>
+                <w:t xml:space="preserve">G. Hyvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (3), pp.503-514</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (6), pp.1868-1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596099v1</w:t>
+                <w:t xml:space="preserve">hal-00596178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale leakage current measurements in metal organic chemical vapour deposition crystalline SrTiO3 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Gautier</w:t>
+                <w:t xml:space="preserve">Effect of annealing and electrical properties of high-k thin films grown by atomic layer deposition using carboxylic acids as oxygen sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hyvert</w:t>
+                <w:t xml:space="preserve">Willinger M.-G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Plossu</w:t>
+                <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.230-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3058743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596178v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing and electrical properties of high-k thin films grown by atomic layer deposition using carboxylic acids as oxygen sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addition of yttrium into HfO2: Microstructure and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Matko</w:t>
+                <w:t xml:space="preserve">B. Höllander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.503-514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596102v1</w:t>
+                <w:t xml:space="preserve">hal-00596099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of yttrium into HfO2 films: Microstructure and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,51 +3144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (33,12754-12759)</w:t>
@@ -3269,51 +3269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (4, 279-289)</w:t>
@@ -3355,51 +3355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation of the cubic phase of HfO2 by Y addition in films grown by metal organic chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Holländer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,51 +3467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth by Liquid-Injection MOCVD and Properties of HfO2 Films for Microelectronic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaAlO3 films prepared by MBE on LaAlO3(001) and Si(001) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Electrical Characterisations of Yttrium Oxide Films after Postannealing Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,51 +3997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,51 +4865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of 21 st century physics and Ioffe Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, St Petersburg, Russia</w:t>
@@ -5400,51 +5400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of potential fluctuations on admittance spectroscopy: application to Cu2ZnSn(SxSe1-x)4 thin films solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,51 +5508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of potential fluctuations on admittance spectroscopy: the case of Cu2ZnSn(SxSe1-x)4 thin films solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,51 +5616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential fluctuations on CZTSSe solar cells admittance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5845,51 +5845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance spectroscopy including the effects of potential fluctuations on CZTSSe thin film solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,277 +5934,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low contact resistivity for GaAs, InAs, InGaAs epitaxially grown on 300mm Si(001) substrate by MOCVD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Moeyaert</w:t>
+                <w:t xml:space="preserve">Electrical Properties of GaAs, InAs, InGaAs Epitaxially Grown on 300 mm Si(001) Substrate by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Alcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cerba</w:t>
+                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Salem</w:t>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.C1</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting:Symposium ED3: Electronic Device and Materials: Physics, Chemistry and Materials for Beyond silicon Electronics, session III-V Growth and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929219v1</w:t>
+                <w:t xml:space="preserve">hal-01929226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of GaAs, InAs, InGaAs Epitaxially Grown on 300 mm Si(001) Substrate by MOCVD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Martin</w:t>
+                <w:t xml:space="preserve">Low contact resistivity for GaAs, InAs, InGaAs epitaxially grown on 300mm Si(001) substrate by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Moeyaert</w:t>
+                <w:t xml:space="preserve">T. Cerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Chouchane</w:t>
+                <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting:Symposium ED3: Electronic Device and Materials: Physics, Chemistry and Materials for Beyond silicon Electronics, session III-V Growth and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.C1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929226v1</w:t>
+                <w:t xml:space="preserve">hal-01929219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of residual aluminum contamination on the determination of boron and phosphorus densities using Hall Effect in a Solar Grade Silicon ingot – a comparison to other characterization techniques.</w:t>
               </w:r>
@@ -6309,316 +6309,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on new carbon-based nanohybrids combining carbon nanotubes and metal oxide nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of characterization techniques for measurements of doping concentrations in compensated n-type silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Innovative Carbon and Carbon Based Materials (IS-ICBM2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Miskolc-Lillafüred, Hungary. pp.250</w:t>
+              <w:t xml:space="preserve">6th International Conference on Crystalline Silicon Photovoltaics - nPV workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001116v1</w:t>
+                <w:t xml:space="preserve">hal-02001055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of characterization techniques for measurements of doping concentrations in compensated n-type silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations on new carbon-based nanohybrids combining carbon nanotubes and metal oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protima Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinas Galeckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Salumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Crystalline Silicon Photovoltaics - nPV workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Innovative Carbon and Carbon Based Materials (IS-ICBM2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Miskolc-Lillafüred, Hungary. pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001055v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential fluctuations on CZTSSe solar cells admittance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Veirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 E-MRS Spring Meeting: Symposium K: Semiconductors: GroupIV semiconductors materials research - growth, characterization and applications to electronics and spintronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
@@ -6971,51 +6971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cipro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Cerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 E-MRS Fall Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
@@ -7070,77 +7070,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
@@ -7182,51 +7182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation&amp;quot; of capacitance measurements on kesterite based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Altamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,77 +7307,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional Molybdenum back contacts for Cu(In,Ga)Se2 Solar cells on Metallic substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Faucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7538,273 +7538,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylic Acids as Oxygen Supplying Agents for Atomic Layer Deposition of Oxide Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rauwel</w:t>
+                <w:t xml:space="preserve">Capture cross sections for holes at LaLuO/Si interfaces WODIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Engström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raiessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jmj Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic ALD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">16th Workshop on Dielectric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604748v1</w:t>
+                <w:t xml:space="preserve">hal-00604734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture cross sections for holes at LaLuO/Si interfaces WODIM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Engström</w:t>
+                <w:t xml:space="preserve">Carboxylic Acids as Oxygen Supplying Agents for Atomic Layer Deposition of Oxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Workshop on Dielectric Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Baltic ALD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604734v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic oxygen barrier diffusion applied to high-k deposition WODIM</w:t>
               </w:r>
@@ -7829,51 +7829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourenço</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7905,329 +7905,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat-band voltage and structural properties of Hafnium Dioxide grown by liquid-injection MOCVD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Synthesis by CVD and characterisation of nanoscale functional films and 1D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.23-31</w:t>
+              <w:t xml:space="preserve">Conference workbook, symp H2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603681v1</w:t>
+                <w:t xml:space="preserve">hal-00603716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by CVD and characterisation of nanoscale functional films and 1D structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Flat-band voltage and structural properties of Hafnium Dioxide grown by liquid-injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference workbook, symp H2.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603716v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perovskite SrTiO3 on Si/SiO2 by liquid injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.669-684</w:t>
@@ -8256,90 +8256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High k SrTiO3 perovskite on Si/SiO2: CVD growth interface engineering and dielectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8371,277 +8371,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HfO2-based solid solutions for high-k/metal gate stack properties improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+                <w:t xml:space="preserve">Non-aqueous Sol-Gel routes applied to atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brizé</w:t>
+                <w:t xml:space="preserve">G. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ubrig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Matko</w:t>
+                <w:t xml:space="preserve">M.G. Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited paper, 15th Workshop on Dielectrics in Microelectronics, Berlin,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, xx, France</w:t>
+              <w:t xml:space="preserve">NanoSpain, Braga, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392120v1</w:t>
+                <w:t xml:space="preserve">hal-00392116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-aqueous Sol-Gel routes applied to atomic layer deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rauwel</w:t>
+                <w:t xml:space="preserve">HfO2-based solid solutions for high-k/metal gate stack properties improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Clavel</w:t>
+                <w:t xml:space="preserve">J. Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Willinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">S. Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoSpain, Braga, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Invited paper, 15th Workshop on Dielectrics in Microelectronics, Berlin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, xx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392116v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxylic Acids as Oxygen Supplying Agents for Atomic Layer Deposition of High-k Thin Films</w:t>
               </w:r>
@@ -8679,51 +8679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Rim Meeting on Electrochemical and Solid-State Science, Joint Meeting (214th Meeting of the Electrochemical Soc. and 2008 Fall Meeting of the Electrochemical Soc. of Japan),, Symposium: E2 - Atomic Layer Deposition, Honolulu, Hawaii,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France, France</w:t>
@@ -8778,51 +8778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8877,90 +8877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrTiO3 High-K oxides on silicon by MOCVD : Interface and microstructure engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9002,90 +9002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrTiO3 and HfO2-based high-K oxides on silicon for microelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9662,329 +9662,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoresponse and figures of merit of ZnO nanorod-polymer based hybrid UV photodiodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gelard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EU PVSEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790106v1</w:t>
+                <w:t xml:space="preserve">hal-04986673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Demange</w:t>
+                <w:t xml:space="preserve">Photoresponse and figures of merit of ZnO nanorod-polymer based hybrid UV photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keshav Nagpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L Deschanvres</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protima Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986673v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10531,51 +10531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Atomic Layer Deposition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bruges, Belgium. 2008</w:t>
@@ -10934,51 +10934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Nagpal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rauwel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protima Rauwel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ducroquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Y.A. Alzahrani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali T Hajjiah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baghdad Bey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbassia Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Berka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.12(3).03027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202000317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rauwel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Galeckas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hebali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29294/IJASE.5.3.2019.1064-1071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6193-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galeckas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salumaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aasna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/175/1/012064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Salumaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCD4C49B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Van-Jodin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.09.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ2T0F8F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucherand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.080" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-086FZM4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;llander" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willinger M.-G." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3058743" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducroquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hollander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Wllinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Willinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holl&#228;nder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PC8694G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2109487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhostis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.01.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JLXP7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouailhat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Renaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198900240105700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D04CFCEAA17EDD4EC854CE3D73BE52574A1C9AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vandermolen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abbas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Viidalepp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo Allik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudoin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Raadik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Grossberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000987v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Drevet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lignier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001055v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001088v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011750v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cipro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fournier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Charles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faucherand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Engstr&#246;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raiessi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jmj Lopes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louren&#231;o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603681v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daniele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ubrig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Willinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hartmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654284v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790106v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673629v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ladhari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078888v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Altamura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392103v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zanuccoli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igar Semenikhin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Nagpal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rauwel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protima Rauwel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ducroquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Y.A. Alzahrani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali T Hajjiah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baghdad Bey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbassia Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Berka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.12(3).03027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202000317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rauwel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Galeckas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hebali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29294/IJASE.5.3.2019.1064-1071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6193-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galeckas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salumaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aasna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/175/1/012064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Salumaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCD4C49B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucherand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-086FZM4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Van-Jodin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.09.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ2T0F8F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willinger M.-G." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3058743" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;llander" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducroquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hollander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Wllinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Willinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holl&#228;nder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PC8694G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2109487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhostis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.01.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JLXP7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouailhat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Renaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198900240105700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D04CFCEAA17EDD4EC854CE3D73BE52574A1C9AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vandermolen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abbas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Viidalepp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo Allik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudoin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Raadik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Grossberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000987v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Drevet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lignier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001088v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011750v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cipro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fournier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Charles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faucherand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Engstr&#246;m" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raiessi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jmj Lopes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louren&#231;o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daniele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Willinger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ubrig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hartmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654284v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673629v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ladhari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078888v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Altamura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392103v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zanuccoli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igar Semenikhin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>