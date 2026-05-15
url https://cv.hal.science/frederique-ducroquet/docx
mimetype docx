--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2293,302 +2293,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of molybdenum bilayer back contacts for Cu(In,Ga)Se2 solar cells on Ti foils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties, electronic conductivity and Li+ion motion in LiPON thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sicardy</w:t>
+                <w:t xml:space="preserve">L. Le Van-Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Faucherand</w:t>
+                <w:t xml:space="preserve">F. Sabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Grenet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 548, pp.608 - 616. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 253, pp.151-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597141v1</w:t>
+                <w:t xml:space="preserve">hal-01002188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties, electronic conductivity and Li+ion motion in LiPON thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of molybdenum bilayer back contacts for Cu(In,Ga)Se2 solar cells on Ti foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Van-Jodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sabary</w:t>
+                <w:t xml:space="preserve">Pascal Faucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 253, pp.151-156. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 548, pp.608 - 616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002188v1</w:t>
+                <w:t xml:space="preserve">hal-01597141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale leakage current measurements in metal organic chemical vapour deposition crystalline SrTiO3 films</w:t>
               </w:r>
@@ -2693,316 +2693,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing and electrical properties of high-k thin films grown by atomic layer deposition using carboxylic acids as oxygen sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addition of yttrium into HfO2: Microstructure and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Matko</w:t>
+                <w:t xml:space="preserve">B. Höllander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.503-514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596102v1</w:t>
+                <w:t xml:space="preserve">hal-00596099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of yttrium into HfO2: Microstructure and electrical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of annealing and electrical properties of high-k thin films grown by atomic layer deposition using carboxylic acids as oxygen sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Willinger M.-G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Höllander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rossell</w:t>
+                <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.230-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3058743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596099v1</w:t>
+                <w:t xml:space="preserve">hal-00596102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of yttrium into HfO2 films: Microstructure and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,51 +3144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (33,12754-12759)</w:t>
@@ -3269,51 +3269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (4, 279-289)</w:t>
@@ -3355,51 +3355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation of the cubic phase of HfO2 by Y addition in films grown by metal organic chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Holländer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,51 +3467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth by Liquid-Injection MOCVD and Properties of HfO2 Films for Microelectronic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Electrical Characterisations of Yttrium Oxide Films after Postannealing Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,51 +3997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,1579 +4523,1579 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00246029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLTS Investigation of Implantation-induced Defects in 4H-SiC Power Diodes</w:t>
+                <w:t xml:space="preserve">Flexible nanocomposite material as a transparent p-type semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vandermolen</w:t>
+                <w:t xml:space="preserve">Maxime Hanauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Leroux</w:t>
+                <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abbas</w:t>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Le Royer</w:t>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE-EXMATEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, K. Zekentes and E. Iliopoulos, FORTH, Greece, May 2024, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673040v1</w:t>
+                <w:t xml:space="preserve">hal-05608640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid CNT-HfO2, Zno and Ag based Nanocomposites for Optoelectronic and Photovoltaic Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DLTS Investigation of Implantation-induced Defects in 4H-SiC Power Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toivo Viidalepp</w:t>
+                <w:t xml:space="preserve">Eric Vandermolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alo Allik</w:t>
+                <w:t xml:space="preserve">Charles Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iNano-2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scifed webinar, Jun 2020, online conference, India</w:t>
+              <w:t xml:space="preserve">WOCSDICE-EXMATEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Zekentes and E. Iliopoulos, FORTH, Greece, May 2024, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014676v1</w:t>
+                <w:t xml:space="preserve">hal-04673040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II-VI semiconductors and derivated kesterites structures for photovoltaic conversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Curé</w:t>
+                <w:t xml:space="preserve">Hybrid CNT-HfO2, Zno and Ag based Nanocomposites for Optoelectronic and Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protima Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinas Galeckas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Grenet</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toivo Viidalepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alo Allik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of 21 st century physics and Ioffe Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">iNano-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scifed webinar, Jun 2020, online conference, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988109v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid nanocomposites combining carbon nanotubes and cubic phase HfO2 nanoparticles for photovoltaics applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Aasna</w:t>
+                <w:t xml:space="preserve">II-VI semiconductors and derivated kesterites structures for photovoltaic conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Augustinas Galeckas</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Frontiers of 21 st century physics and Ioffe Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000992v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient electrical transport through an InP-on-Si hybrid interface bonded at 300°C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Beaudoin</w:t>
+                <w:t xml:space="preserve">Hybrid nanocomposites combining carbon nanotubes and cubic phase HfO2 nanoparticles for photovoltaics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protima Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Salumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aasna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinas Galeckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018: colloque 3: Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012800v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Electrical Transport through an InP‐on‐Si Hybrid Interface bonded at 300°C</w:t>
+                <w:t xml:space="preserve">Efficient electrical transport through an InP-on-Si hybrid interface bonded at 300°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Beaudoin</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro &amp; NanoEngineering (MNE) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Matériaux 2018: colloque 3: Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012792v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlight of Photocurrent Generation in Carbon-Based Nanohybrids Combined with HfO2 Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustinas Galeckas</w:t>
+                <w:t xml:space="preserve">Efficient Electrical Transport through an InP‐on‐Si Hybrid Interface bonded at 300°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Rauwel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Competitive and Technology Processes (IC-CMTP5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Miskolc-Lillafüred, Hungary. pp.166-167</w:t>
+              <w:t xml:space="preserve">Micro &amp; NanoEngineering (MNE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000525v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of potential fluctuations on admittance spectroscopy: application to Cu2ZnSn(SxSe1-x)4 thin films solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlight of Photocurrent Generation in Carbon-Based Nanohybrids Combined with HfO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protima Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinas Galeckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Mariette</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Defects and Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">5th International Conference on Competitive and Technology Processes (IC-CMTP5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Miskolc-Lillafüred, Hungary. pp.166-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012756v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of potential fluctuations on admittance spectroscopy: the case of Cu2ZnSn(SxSe1-x)4 thin films solar cells</w:t>
+                <w:t xml:space="preserve">Impact of potential fluctuations on admittance spectroscopy: application to Cu2ZnSn(SxSe1-x)4 thin films solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Defects and Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000976v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential fluctuations on CZTSSe solar cells admittance</w:t>
+                <w:t xml:space="preserve">Impact of potential fluctuations on admittance spectroscopy: the case of Cu2ZnSn(SxSe1-x)4 thin films solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Defects in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983597v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy of Cu2ZnSnS4 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taavi Raadik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarja Grossberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Energie du Labex LANEF: Photovoltaïque: couches minces et concepts avancés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance spectroscopy including the effects of potential fluctuations on CZTSSe thin film solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Energie du Labex LANEF: Photovoltaïque: couches minces et concepts avancés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of GaAs, InAs, InGaAs Epitaxially Grown on 300 mm Si(001) Substrate by MOCVD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential fluctuations on CZTSSe solar cells admittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting:Symposium ED3: Electronic Device and Materials: Physics, Chemistry and Materials for Beyond silicon Electronics, session III-V Growth and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">29th International Conference on Defects in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929226v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low contact resistivity for GaAs, InAs, InGaAs epitaxially grown on 300mm Si(001) substrate by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6104,1723 +6104,1723 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.C1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of residual aluminum contamination on the determination of boron and phosphorus densities using Hall Effect in a Solar Grade Silicon ingot – a comparison to other characterization techniques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Lignier</w:t>
+                <w:t xml:space="preserve">Electrical Properties of GaAs, InAs, InGaAs Epitaxially Grown on 300 mm Si(001) Substrate by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Alcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference (Eu-PVSEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting:Symposium ED3: Electronic Device and Materials: Physics, Chemistry and Materials for Beyond silicon Electronics, session III-V Growth and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000987v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of characterization techniques for measurements of doping concentrations in compensated n-type silicon</w:t>
+                <w:t xml:space="preserve">Impact of residual aluminum contamination on the determination of boron and phosphorus densities using Hall Effect in a Solar Grade Silicon ingot – a comparison to other characterization techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Veirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Crystalline Silicon Photovoltaics - nPV workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference (Eu-PVSEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001055v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on new carbon-based nanohybrids combining carbon nanotubes and metal oxide nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of characterization techniques for measurements of doping concentrations in compensated n-type silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Innovative Carbon and Carbon Based Materials (IS-ICBM2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Miskolc-Lillafüred, Hungary. pp.250</w:t>
+              <w:t xml:space="preserve">6th International Conference on Crystalline Silicon Photovoltaics - nPV workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001116v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential fluctuations on CZTSSe solar cells admittance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations on new carbon-based nanohybrids combining carbon nanotubes and metal oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protima Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinas Galeckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Salumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Mariette</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Kesterite Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Innovative Carbon and Carbon Based Materials (IS-ICBM2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Miskolc-Lillafüred, Hungary. pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001088v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new methods for the electrical characterization of boron and phosphorus in solar grade silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential fluctuations on CZTSSe solar cells admittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Spring Meeting: Symposium K: Semiconductors: GroupIV semiconductors materials research - growth, characterization and applications to electronics and spintronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">7th Kesterite Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001066v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low resistance contacts on heavily doped GaAs and In53Ga47As grown on 300mm Si(100) substrates by MOCVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. David</w:t>
+                <w:t xml:space="preserve">Towards new methods for the electrical characterization of boron and phosphorus in solar grade silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Spring Meeting: Symposium K: Semiconductors: GroupIV semiconductors materials research - growth, characterization and applications to electronics and spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881955v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs and InGaAs heteroepitaxy on blanket and patterned Si(100) 300mm substrates by MOCVD and their physical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
+                <w:t xml:space="preserve">Low resistance contacts on heavily doped GaAs and In53Ga47As grown on 300mm Si(100) substrates by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cipro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting,</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011750v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’une méthode de caractérisation des teneurs en dopants dans le silicium photovoltaïque cristallin de type n basée sur des mesures par effet Hall à basse température.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Martel</w:t>
+                <w:t xml:space="preserve">GaAs and InGaAs heteroepitaxy on blanket and patterned Si(100) 300mm substrates by MOCVD and their physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Alcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cipro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
+                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000971v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation&amp;quot; of capacitance measurements on kesterite based solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
+                <w:t xml:space="preserve">Optimisation d’une méthode de caractérisation des teneurs en dopants dans le silicium photovoltaïque cristallin de type n basée sur des mesures par effet Hall à basse température.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ièmes rencontres françaises sur les Kësterites pour applications photovoltaïques: Fabrication, analyses, modélisation et cellules photovoltaïques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012751v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Molybdenum back contacts for Cu(In,Ga)Se2 Solar cells on Metallic substrates.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Interpretation&amp;quot; of capacitance measurements on kesterite based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Altamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for advanced technologies (ICMAT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
+              <w:t xml:space="preserve">2ièmes rencontres françaises sur les Kësterites pour applications photovoltaïques: Fabrication, analyses, modélisation et cellules photovoltaïques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001026v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum-based bilayer back contacts for CIGS solar cells on metatlic substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Sicardy</w:t>
+                <w:t xml:space="preserve">Multifunctional Molybdenum back contacts for Cu(In,Ga)Se2 Solar cells on Metallic substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Faucherand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Fournier</w:t>
+                <w:t xml:space="preserve">Hélène Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS spring meeting, symposium D: Advanced inorganic materials and structures for photovoltaics, D.PII.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Materials for advanced technologies (ICMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021150v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture cross sections for holes at LaLuO/Si interfaces WODIM</w:t>
+                <w:t xml:space="preserve">Molybdenum-based bilayer back contacts for CIGS solar cells on metatlic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Engström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Roger Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Raiessi</w:t>
+                <w:t xml:space="preserve">S. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schubert</w:t>
+                <w:t xml:space="preserve">O. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jmj Lopes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Faucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Workshop on Dielectric Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">E-MRS spring meeting, symposium D: Advanced inorganic materials and structures for photovoltaics, D.PII.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604734v1</w:t>
+                <w:t xml:space="preserve">hal-01021150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylic Acids as Oxygen Supplying Agents for Atomic Layer Deposition of Oxide Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rauwel</w:t>
+                <w:t xml:space="preserve">Capture cross sections for holes at LaLuO/Si interfaces WODIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Engström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raiessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jmj Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic ALD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">16th Workshop on Dielectric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604748v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic oxygen barrier diffusion applied to high-k deposition WODIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7829,2001 +7829,2122 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourenço</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Workshop on Dielectric Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by CVD and characterisation of nanoscale functional films and 1D structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carboxylic Acids as Oxygen Supplying Agents for Atomic Layer Deposition of Oxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Klein</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference workbook, symp H2.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Baltic ALD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603716v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat-band voltage and structural properties of Hafnium Dioxide grown by liquid-injection MOCVD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Synthesis by CVD and characterisation of nanoscale functional films and 1D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.23-31</w:t>
+              <w:t xml:space="preserve">Conference workbook, symp H2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603681v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perovskite SrTiO3 on Si/SiO2 by liquid injection MOCVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Flat-band voltage and structural properties of Hafnium Dioxide grown by liquid-injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.669-684</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604265v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High k SrTiO3 perovskite on Si/SiO2: CVD growth interface engineering and dielectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">215th ECS Meeting, 10th Symposium on Silicon Nitride, Silicon Dioxide, and Alternate Emerging Dielectrics, Symp E5, #833</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, San Francisco, United States. pp.669-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-aqueous Sol-Gel routes applied to atomic layer deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">The perovskite SrTiO3 on Si/SiO2 by liquid injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoSpain, Braga, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ECS transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.669-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392116v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HfO2-based solid solutions for high-k/metal gate stack properties improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited paper, 15th Workshop on Dielectrics in Microelectronics, Berlin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, xx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylic Acids as Oxygen Supplying Agents for Atomic Layer Deposition of High-k Thin Films</w:t>
+                <w:t xml:space="preserve">Non-aqueous Sol-Gel routes applied to atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim Meeting on Electrochemical and Solid-State Science, Joint Meeting (214th Meeting of the Electrochemical Soc. and 2008 Fall Meeting of the Electrochemical Soc. of Japan),, Symposium: E2 - Atomic Layer Deposition, Honolulu, Hawaii,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France, France</w:t>
+              <w:t xml:space="preserve">NanoSpain, Braga, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392109v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD of High-k thin films using carboxylic acids as oxygen supplying agents</w:t>
+                <w:t xml:space="preserve">Carboxylic Acids as Oxygen Supplying Agents for Atomic Layer Deposition of High-k Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.93</w:t>
+              <w:t xml:space="preserve">Pacific Rim Meeting on Electrochemical and Solid-State Science, Joint Meeting (214th Meeting of the Electrochemical Soc. and 2008 Fall Meeting of the Electrochemical Soc. of Japan),, Symposium: E2 - Atomic Layer Deposition, Honolulu, Hawaii,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392123v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrTiO3 High-K oxides on silicon by MOCVD : Interface and microstructure engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALD of High-k thin films using carboxylic acids as oxygen supplying agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Silicon Epitaxy and Heterostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205122v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrTiO3 and HfO2-based high-K oxides on silicon for microelectronic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">SrTiO3 High-K oxides on silicon by MOCVD : Interface and microstructure engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Integrated Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Silicon Epitaxy and Heterostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205121v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High mobility nanometer-scaled CMOS: opportunities and challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Faynot</w:t>
+                <w:t xml:space="preserve">SrTiO3 and HfO2-based high-K oxides on silicon for microelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International SiGe Technology and Device Meeting (ISTDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Princeton, New Jersey, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Integrated Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145675v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscaled MOSFET transistors on strained Si, SiGe &amp; Ge layers: some integration and electrical feature</w:t>
+                <w:t xml:space="preserve">High mobility nanometer-scaled CMOS: opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ernst</w:t>
+                <w:t xml:space="preserve">T. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Andrieu</w:t>
+                <w:t xml:space="preserve">F. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weber</w:t>
+                <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Hartmann</w:t>
+                <w:t xml:space="preserve">C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Dupré</w:t>
+                <w:t xml:space="preserve">O. Faynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">210th Meeting of The Electrochemical Society, symposium "SiGe and Ge: Materials, Processing, and Devices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Cancun, Mexico. pp.# 1496</w:t>
+              <w:t xml:space="preserve">Third International SiGe Technology and Device Meeting (ISTDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Princeton, New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145678v1</w:t>
+                <w:t xml:space="preserve">hal-00145675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strained Si and Ge MOSFETs with high-K/metal gate stack for high mobility dual channel CMOS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscaled MOSFET transistors on strained Si, SiGe &amp; Ge layers: some integration and electrical feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Ernst</w:t>
+                <w:t xml:space="preserve">Thomas Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Francois Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electron Devices Meeting, 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">210th Meeting of The Electrochemical Society, symposium "SiGe and Ge: Materials, Processing, and Devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Cancun, Mexico. pp.# 1496</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736083v1</w:t>
+                <w:t xml:space="preserve">hal-00145678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strained Si and Ge MOSFETs with high-K/metal gate stack for high mobility dual channel CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Electron Devices Meeting, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Washington, United States. pp.137-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2005.1609288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transconductance dispersion in LT GaAs MISFET’s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Workshop On Compound Semiconductor Devices and Integrated Circuits (WOCSDICE) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing Transparent Conductive Oxides: SrNbO₃ Thin Films by Pulsed Liquid Injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t>
+              <w:t xml:space="preserve">EUROCVD&amp;ALD2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986673v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoresponse and figures of merit of ZnO nanorod-polymer based hybrid UV photodiodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshav Nagpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9832,691 +9953,816 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protima Rauwel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon PV 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Chambery, France</w:t>
+              <w:t xml:space="preserve">EU PVSEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986771v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and photoelectrical properties of ZnO nanorods and ZnO-F8BT-PEDOT:PSS-Ag heterojunction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Silicon PV 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672773v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation sous forte concentration d’une cellule solaire à double absorbeurs InxGa1-xN/GaN p-2i-n</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Chouchen</w:t>
+                <w:t xml:space="preserve">Electrical and photoelectrical properties of ZnO nanorods and ZnO-F8BT-PEDOT:PSS-Ag heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keshav Nagpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Ladhari</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protima Rauwel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673629v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature simulation of InGaN/GaN pin solar cells</w:t>
+                <w:t xml:space="preserve">Modélisation sous forte concentration d’une cellule solaire à double absorbeurs InxGa1-xN/GaN p-2i-n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Chouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hichem Gazzah</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Ladhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">13ème Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758294v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Molybdenum bilayer back contacts for CIGS solar cells on metallic substrates</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature simulation of InGaN/GaN pin solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Chouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Photovoltaic Technical Conference, Thin Films and Advanced Solutions: abstract booklet (PVCT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France. pp.D2-1/01, 2013</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078888v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Properties of Molybdenum bilayer back contacts for CIGS solar cells on metallic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Altamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ARCSIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Photovoltaic Technical Conference, Thin Films and Advanced Solutions: abstract booklet (PVCT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France. pp.D2-1/01, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carboxylic acids as oxygen supplying agents for ALD of high k thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10531,88 +10777,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Atomic Layer Deposition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bruges, Belgium. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10622,172 +10868,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Zanuccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igar Semenikhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. by F. Balestra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond CMOS Nanodevices 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.221-248, 2014, Nanoscience and Nanotechnology Series, 978-1-84821-654-9, 978-1-11898-477-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10934,51 +11180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Nagpal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rauwel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protima Rauwel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ducroquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Y.A. Alzahrani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali T Hajjiah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baghdad Bey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbassia Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Berka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.12(3).03027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202000317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rauwel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Galeckas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hebali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29294/IJASE.5.3.2019.1064-1071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6193-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galeckas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salumaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aasna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/175/1/012064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Salumaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCD4C49B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucherand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-086FZM4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Van-Jodin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.09.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ2T0F8F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willinger M.-G." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3058743" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;llander" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducroquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hollander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Wllinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Willinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holl&#228;nder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PC8694G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2109487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhostis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.01.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JLXP7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouailhat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Renaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198900240105700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D04CFCEAA17EDD4EC854CE3D73BE52574A1C9AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vandermolen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abbas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Viidalepp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo Allik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudoin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Raadik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Grossberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000987v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Drevet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lignier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001088v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011750v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cipro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fournier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Charles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faucherand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Engstr&#246;m" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raiessi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jmj Lopes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louren&#231;o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daniele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Willinger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ubrig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hartmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654284v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673629v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ladhari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078888v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Altamura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392103v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zanuccoli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igar Semenikhin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Nagpal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rauwel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protima Rauwel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ducroquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Y.A. Alzahrani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali T Hajjiah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baghdad Bey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbassia Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Berka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.12(3).03027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202000317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rauwel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Galeckas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hebali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29294/IJASE.5.3.2019.1064-1071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6193-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galeckas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salumaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aasna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/175/1/012064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Salumaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCD4C49B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Van-Jodin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.09.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ2T0F8F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucherand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.080" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-086FZM4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#246;llander" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willinger M.-G." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3058743" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducroquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hollander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Wllinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Willinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holl&#228;nder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PC8694G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2109487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhostis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.01.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JLXP7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouailhat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Renaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198900240105700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D04CFCEAA17EDD4EC854CE3D73BE52574A1C9AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanauer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vandermolen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abbas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Viidalepp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo Allik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fillon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Raadik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Grossberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929226v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000987v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Drevet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lignier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881955v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011750v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cipro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001026v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Charles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faucherand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fournier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Engstr&#246;m" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raiessi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jmj Lopes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louren&#231;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604748v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603716v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603681v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daniele" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ubrig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Willinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145678v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hartmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615399v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Azzi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672773v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Ladhari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758294v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078888v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Altamura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059625v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zanuccoli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igar Semenikhin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>