--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -819,403 +819,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into agriculture in northwestern France from the Bronze Age to the Late Iron Age: a weed ecological approach</w:t>
+                <w:t xml:space="preserve">Agriculture et cueillette en Ardèche du Bronze moyen à la fin des âges du Fer (1550-50 BC) : premiers indices carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Neveu</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+                <w:t xml:space="preserve">Eric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.57-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127607v1</w:t>
+                <w:t xml:space="preserve">hal-03679250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et cueillette en Ardèche du Bronze moyen à la fin des âges du Fer (1550-50 BC) : premiers indices carpologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into agriculture in northwestern France from the Bronze Age to the Late Iron Age: a weed ecological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00817-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679250v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Neolithic (ca. 5850-4500 cal BC) agricultural diffusion in the Western Mediterranean: An update of archaeobotanical data in SW France</w:t>
               </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28, pp.17-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1452,77 +1452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur les analyses carpologiques et anthracologiques en contexte de crémation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,277 +3130,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Les enseignements de la paléogénomique par l’étude d’ADN ancien de restes archéobotaniques : l’exemple du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723026v1</w:t>
+                <w:t xml:space="preserve">hal-03679247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements de la paléogénomique par l’étude d’ADN ancien de restes archéobotaniques : l’exemple du blé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679247v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
               </w:r>
@@ -3636,90 +3636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des productions végétales et des moyens de production à l’âge du Bronze dans le Nord-Ouest de la France : apports des données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bronze 2019, 20 ans de recherches, Actes du colloque international anniversaire de l'APRAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3869,51 +3869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,273 +4178,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t>
+                <w:t xml:space="preserve">Figeac « Sabatié » : fréquentation d’une terrasse alluviale en bordure du Célé (Lot) au Néolithique, Bronze ancien et premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ertlen Damien</w:t>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Anne Lagarrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schneider</w:t>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.85-92</w:t>
+              <w:t xml:space="preserve">9e Rencontres méridionales de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.371-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01155362v1</w:t>
+                <w:t xml:space="preserve">hal-02563391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figeac « Sabatié » : fréquentation d’une terrasse alluviale en bordure du Célé (Lot) au Néolithique, Bronze ancien et premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lagarrique</w:t>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres méridionales de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.371-391</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563391v1</w:t>
+                <w:t xml:space="preserve">halshs-01155362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus du décorticage de céréales provenant d'une fosse de La Tène ancienne (LT B), mise en évidence dans le site du « Pont-Charon », Mirebeau-sur-Bèze, Côte d'Or</w:t>
               </w:r>
@@ -4596,51 +4596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,51 +4708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices during the Bronze Age and First Iron Age in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4833,51 +4833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,90 +5070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrarian Practices and Changes by Investigating Weed Flora in North-Western France from the Bronze Age to the Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IWGP−International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6548,77 +6548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des pratiques agricoles du Ier millénaire a.C. en France orientale, d'après le croisement des données carpologiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6677,77 +6677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7103,90 +7103,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic LGV Est Européenne en Alsace (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie CARCAUD; Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
@@ -7337,51 +7337,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,51 +7657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7721,407 +7721,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normandie -Calvados (14), Colombelles ZAC Lazzaro 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agglomération artisanale, commerciale et routière des Chirons (IIIe/IIe s. av. J.-C.), Pays de la Loire. Vendée, Le Poiré-sur-Velluire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Nicolas</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2021, pp.931</w:t>
+              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877782v1</w:t>
+                <w:t xml:space="preserve">hal-04386605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération artisanale, commerciale et routière des Chirons (IIIe/IIe s. av. J.-C.), Pays de la Loire. Vendée, Le Poiré-sur-Velluire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Montbartier. Vicari-Latrobe et Bourreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386605v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Montbartier. Vicari-Latrobe et Bourreu</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2021</w:t>
+                <w:t xml:space="preserve">Normandie -Calvados (14), Colombelles ZAC Lazzaro 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Barraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2021, pp.931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386572v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cairon/Rosel (Calvados), Rue de Rots. Habitats de la fin du premier et du second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8409,77 +8409,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018, 505 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8499,830 +8499,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5, chemin de La Planho, évolution d'un quartier urbain de l'oppidum de Vieille-Toulouse</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.526</w:t>
+                <w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 7 volumes, 1841 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984348v1</w:t>
+                <w:t xml:space="preserve">halshs-01767175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, Rainwasen, Langgasse, Frauenabwand, Ebenheit, LGV EE, site 8-4 : deux occupations du Néolithique moyen, des fosses Grossgartach ; une enceinte Bischheim / Bruebach-Oberbergen ; un silo du Néolithique récent, Munzingen ; quelques fosses de l'âge du Bronze ancien/moyen ; des silos de La Tène A ; un fossé en agrafe et des cabanes semi-enterrées de La Tène finale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clerc</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-01858580v1</w:t>
+                <w:t xml:space="preserve">hal-02097653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combe Grèze, La Cresse, Aveyron. Rapport de sondages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouchité</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02097653v1</w:t>
+                <w:t xml:space="preserve">hal-02362099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanéria, un établissement rural de la fin de l'âge du Fer, Verdun-sur-Garonne, Tarn-et-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Alberti</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-01767175v1</w:t>
+                <w:t xml:space="preserve">hal-01984349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe Grèze, La Cresse, Aveyron. Rapport de sondages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Alba, le site gaulois de L'Alba, Castres, Tarn, Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2017</w:t>
+                <w:t xml:space="preserve">Lionel Izac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 715, INRAP Grand-Sud-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362099v1</w:t>
+                <w:t xml:space="preserve">hal-01984345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanéria, un établissement rural de la fin de l'âge du Fer, Verdun-sur-Garonne, Tarn-et-Garonne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+                <w:t xml:space="preserve">5, chemin de La Planho, évolution d'un quartier urbain de l'oppidum de Vieille-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984349v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alba, le site gaulois de L'Alba, Castres, Tarn, Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, Rainwasen, Langgasse, Frauenabwand, Ebenheit, LGV EE, site 8-4 : deux occupations du Néolithique moyen, des fosses Grossgartach ; une enceinte Bischheim / Bruebach-Oberbergen ; un silo du Néolithique récent, Munzingen ; quelques fosses de l'âge du Bronze ancien/moyen ; des silos de La Tène A ; un fossé en agrafe et des cabanes semi-enterrées de La Tène finale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Izac</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 715, INRAP Grand-Sud-Ouest. 2017</w:t>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est sud. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984345v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01858580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montans (Tarn), Guillemot-Labouygue</w:t>
               </w:r>
@@ -9407,250 +9407,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat.</w:t>
+                <w:t xml:space="preserve">Baraqueville-Vors (Aveyron), ruisseau de Lenne, les Combariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Coiquaud</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Service Régional d'Archéologie Midi-Pyrénées. 2016</w:t>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2016, pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01966972v1</w:t>
+                <w:t xml:space="preserve">hal-01984277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baraqueville-Vors (Aveyron), ruisseau de Lenne, les Combariès</w:t>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coiquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rigal</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2016, pp.385</w:t>
+                <w:t xml:space="preserve">Denysiak Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional d'Archéologie Midi-Pyrénées. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01984277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrewerden, le long de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
               </w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9758,51 +9758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blagnac (Haute-Garonne), ZAC Andromède : Coinays, Ferradou, Sauzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10041,64 +10041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Coiquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denysiak Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10298,51 +10298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2013, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10499,51 +10499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duntzenheim (67) : &amp;quot;Ebenheit&amp;quot; / Stock nord, secteur 2, tranche 1 - 2009 ; à la marge d'occupations pré- et protohistoriques : quelques structures annexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB188C25"/>
+    <w:nsid w:val="752BC2D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11135,51 +11135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0404-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;torin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neveu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00817-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230731" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-018-0683-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrique" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Isaac-Imbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176627v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984341v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0404-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;torin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neveu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00817-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230731" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-018-0683-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563391v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Isaac-Imbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176627v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984341v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>