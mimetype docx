--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -927,295 +927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t>
+                <w:t xml:space="preserve">New insights into agriculture in northwestern France from the Bronze Age to the Late Iron Age: a weed ecological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">Elsa Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bréhard</w:t>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.47-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00817-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377867v1</w:t>
+                <w:t xml:space="preserve">hal-03127607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into agriculture in northwestern France from the Bronze Age to the Late Iron Age: a weed ecological approach</w:t>
+                <w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Neveu</w:t>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brun</w:t>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+                <w:t xml:space="preserve">S Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (1), pp.47-61. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-020-00817-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127607v1</w:t>
+                <w:t xml:space="preserve">hal-03377867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Neolithic (ca. 5850-4500 cal BC) agricultural diffusion in the Western Mediterranean: An update of archaeobotanical data in SW France</w:t>
               </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28, pp.17-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1452,77 +1452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3636,90 +3636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des productions végétales et des moyens de production à l’âge du Bronze dans le Nord-Ouest de la France : apports des données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bronze 2019, 20 ans de recherches, Actes du colloque international anniversaire de l'APRAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3869,51 +3869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,90 +5070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrarian Practices and Changes by Investigating Weed Flora in North-Western France from the Bronze Age to the Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IWGP−International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6548,77 +6548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des pratiques agricoles du Ier millénaire a.C. en France orientale, d'après le croisement des données carpologiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6677,51 +6677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7337,51 +7337,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8749,51 +8749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe Grèze, La Cresse, Aveyron. Rapport de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="752BC2D4"/>
+    <w:nsid w:val="826E1181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11135,51 +11135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0404-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;torin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neveu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00817-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230731" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-018-0683-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563391v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Isaac-Imbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176627v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984341v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0404-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;torin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neveu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00817-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230731" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-018-0683-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berrio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0479-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563391v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Isaac-Imbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176627v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Barraco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984341v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>