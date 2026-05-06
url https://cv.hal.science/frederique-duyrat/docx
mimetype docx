--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -364,164 +364,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouille du monde grec, apports, approches, méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EfA-Ausonius, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wealth and Warfare : the Archaeology of Money in Ancient Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The American Numismatic Society, 34, XXVII-596 p., 2016, Numismatic studies, ISSN 0517-404X, 9780897223461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359571v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02364760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Seyrig (1895-1973). Syria supplément 3</w:t>
               </w:r>
@@ -1311,182 +1311,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Gold of Lysimachus. Elemental Analysis of the collection of the Bibliothèque Nationale de France using LA-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, metals, and money : Ancient World studies in Science, Archaeology and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spink, pp.175-193, 2020, RNS Special Publication 56, 0-901405-35-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors monétaires 29. Le trésor de Saint Germain-lès-Arpajon (Essonne), un dépôt géant du IIIe siècle après J.-C., V. Drost (éd.), Editions de la BnF, Paris,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.V, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930739v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03026841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale aux trois volumes</w:t>
               </w:r>
@@ -2307,204 +2307,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri Seyrig (1895-1973), Supplément 3 de Syria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some Recommendations for Publishing Coins from Excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Duyrat, C. Grandjean (éd.), Les monnaies de fouille du monde grec (VIe-Ier s. a.C.). Apports, approches et méthodes, Scripta Antica n° 93, Ausonius, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-302, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931035v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03931094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -2622,165 +2622,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monnaies de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Coulié, M. Filimonos (éd.), Rhodes, une île grecque aux portes de l’Orient, catalogue de l’exposition du Louvre, 14 Novembre 2014 - 9 février 2015, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-262, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attilio Mastrocinque, Les intailles magiques du département des Monnaies, médailles et antiques, BnF éditions, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931648v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03931654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Coins and Economic History in Hellenistic Syria, 6th – 1st century B.C.</w:t>
               </w:r>
@@ -3795,50 +3795,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction colloque Aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international "AVREVS : le pouvoir de l'or / the power of gold"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Suspène; IRAMAT-CEB; BNF (MMA), Nov 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The AUREUS program, study and characterization of minted gold in the West from the end of the Hellenistic period to the first century of our era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3890,165 +3998,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565285v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02564023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of Alexander’s conquest on minted silver</w:t>
               </w:r>
@@ -4814,50 +4814,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Josette Elayi et Alain-Gérard Elayi, Phoenician Coinages, Supplement 18 to Transeuphratène, 2 volumes, Paris, Gabalda, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.593-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The new LANDscape of Greek numismatics. Unifying a discipline through linked data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4870,2385 +4943,2312 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte rendu International Numismatic Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.85-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Josette Elayi et Alain-Gérard Elayi, Phoenician Coinages, Supplement 18 to Transeuphratène, 2 volumes, Paris, Gabalda, 2014</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Le Rider et le Cabinet des Médailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.593-596</w:t>
+              <w:t xml:space="preserve">, 2016, pp.21-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Georges Le Rider et le Cabinet des Médailles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Didier Bruneel, Les secrets de l’or, Cherche Midi, Paris, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.21-44</w:t>
+              <w:t xml:space="preserve">, 2015, pp.579-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements monétaires en Syrie à l’époque achéménide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.125-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Didier Bruneel, Les secrets de l’or, Cherche Midi, Paris, 2011</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Evangéline Markou, L'or des rois de Chypre: numismatique et histoire à l'époque classique, Mélétèmata 64, Centre de recherches de l'Antiquité grecque et romaine, Fondation nationale de la recherche scientifique, Athènes, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.579-580</w:t>
+              <w:t xml:space="preserve">, 2015, pp.556-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comportements monétaires en Syrie à l’époque achéménide</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Le Rider et la Bibliothèque nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semitica et Classica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.125-130</w:t>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17bis, pp.180-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir des études numismatiques, entre numérisation et corpus en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159 (2), pp.867-882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Josette Elayi, Alain Gérard Elayi, The Coinage of the Phoenician City of Tyre in the Persian Period. (Orientalia Lovaniensia Analecta, 188). Editions Peteers, Leuven, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.563-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichissements du département des Monnaies, médailles et antiques, 2011-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Kind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Villela-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.86-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérisation des monnaies grecques de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigrane en Syrie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Charaktèr du Prince. Expressions monétaires du pouvoir en temps de troubles, 49, pp.167-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statères de Pergame et les réquisitions d'Alexandre le Grand: l'apport d'un nouveau trésor (« Statères de Pergame 2004 »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François De Callataÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laligant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.556-559</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Monnaies et identités (169), pp.179-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Georges Le Rider et la Bibliothèque nationale</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de V. Van Driessche, Des étalons pré-monétaires au monnayage de bronze, Etudes de métrologie grecque I, Louvain-la-Neuve, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Archicube </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17bis, pp.180-181</w:t>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux documents sur les essais de frappe de sapèques au Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.427-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaies et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.7-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une trouvaille d'argentei de la première Tétrarchie provenant du Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.225-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie V. Périodes achéménide, hellénistique, romaine et byzantine (2008-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.369-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'avenir des études numismatiques, entre numérisation et corpus en ligne</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rayons des Ptolémées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis P Iossif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharine C Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.197-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arados (Phénicie) au IIe siècle : Monnaie, expansionnisme régional et richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Monnaies et identités (169), pp.63-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du séminaire « Thésaurisation et chasse au trésor de l’Antiquité à nos jours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 168, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arados (Phénicie) au IIe siècle. Monnaie, expansionnisme et richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.63-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Seyrig et les antiquités syriennes à la Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 159 (2), pp.867-882</w:t>
+              <w:t xml:space="preserve">, 2011, 155 (2), pp.1063-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conquête macédonienne : monnaie et mutations politiques en Transeuphratène occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48, pp.86-95</w:t>
+              <w:t xml:space="preserve">Transeuphratène : recherches pluridisciplinaires sur une province de l'Empire achéménide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.61-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...186 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux politiques de l’or. Séleucides et Lagides au IIIe s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.437-440</w:t>
+              <w:t xml:space="preserve">, 2010, pp.71-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...521 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...146 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie V. Périodes achéménide, hellénistique, romaine et byzantine (2008-2009)</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie IV. Périodes achéménide, hellénistique, romaine et byzantine (2006-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.369-384</w:t>
+              <w:t xml:space="preserve">, 2010, 87, pp.301-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...492 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie IV. Périodes achéménide, hellénistique, romaine et byzantine (2006-2008)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie III. Périodes achéménide, hellénistique, romaine et byzantine (2000-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87, pp.301-317</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 85, pp.347-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie III. Périodes achéménide, hellénistique, romaine et byzantine (2000-2005)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Marguerite Spoerri Butcher, Roman Provincial Coinage. Volume VII. De Gordien Ier à Gordien III (238-244 après J.-C.). 1. Province d’Asie, The British Museum Press / Bibliothèque nationale de France, Londres / Paris, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 85, pp.347-376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.492⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84, pp.347-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Georges Le Rider, François de Callataÿ, Les Séleucides et les Ptolémées. L’héritage monétaire et financier d’Alexandre le Grand, Collection Champollion, Editions du Rocher, Paris, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84, pp.339-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/syria.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931735v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03931737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29.Compte rendu de Josette Elayi, Alain Gérard Elayi, Le monnayage de la cité phénicienne de Sidon à l’époque perse (Ve-IVe s. av. J.-C.), Supplément n° 11 à Transeuphratène, 2 vol., Gabalda, Paris, 2004</w:t>
               </w:r>
@@ -8295,51 +8295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaies et identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,51 +8559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02359563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glenn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat," TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meadows" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02359571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02364760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02559643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gozalbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sint&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wigg-Wolf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04306990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Villela-Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laligant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Callata&#255;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis P Iossif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine C Lorber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3173" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02492727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.411" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.425" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.285" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1478199" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02475089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02359563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glenn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat," TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meadows" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02364760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02359571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02559643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gozalbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sint&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wigg-Wolf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04306990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Villela-Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Callata&#255;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laligant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis P Iossif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine C Lorber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3173" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02492727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.411" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.285" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1478199" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02475089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>