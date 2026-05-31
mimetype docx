--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1143,50 +1143,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale aux trois volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruno Jané, Kevin Alexandre Kazek (éd.), L’or de Metz, Vol. 3, Milan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-125, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Monetary Great Transition in Egypt, 500-250 BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Agut-Labordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T. Faucher (éd.), Money rules! The Monetary Economy of Egypt, from Persians until the Beginning of Islam, Orléans, Le Caire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-88, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elemental analysis of the Lydo-Milesian electrum coins of the Bibliothèque nationale de France using LA-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1199,155 +1350,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Alfen, Peter Gerritt; Wartenberg, Ute; Fischer-Bossert, Wolfgang; Gitler, Haim; Konuk, Koray; Lorber, Catharine C.; Bresson, Alain; Callataÿ, François de. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">White gold : studies in early electrum coinage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The American Numismatic Society; The Israel Museum, pp.337-378, 2020, 978-0-89722-349-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gold of Lysimachus. Elemental Analysis of the collection of the Bibliothèque Nationale de France using LA-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1367,195 +1436,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sheedy, Kenneth A.; Davis, Gillian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgy in Numismatics 6 - Mines, metals, and money : Ancient World studies in Science, Archaeology and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spink, pp.175-193, 2020, RNS Special Publication 56, 0-901405-35-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors monétaires 29. Le trésor de Saint Germain-lès-Arpajon (Essonne), un dépôt géant du IIIe siècle après J.-C., V. Drost (éd.), Editions de la BnF, Paris,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.V, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930739v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03930732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoenician Alexanders</w:t>
               </w:r>
@@ -1673,523 +1673,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minted Silver in the Empire of Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Glenn; Frédérique Duyrat; Andrew Meadows. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexander the Great. A linked Open World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-146, 2018, Scripta Antiqua, 978-2-35613-235-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Glenn, F. Duyrat, A. Meadows, Alexander the Great. A Linked Open World, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trésors monétaires XXVII: Monnayages de Francie, des derniers Carolingiens aux premiers Capétiens, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.V, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexander’s gold distaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress on the History of Money and Numismatics in the Mediterranean World, Antalya, January 5-8, 2017, Antalya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-159, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trésors monétaires XXVII: Monnayages de Francie, des derniers Carolingiens aux premiers Capétiens, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.V, 2018</w:t>
+              <w:t xml:space="preserve">Eneko Hiriart, Catalogue des monnaies celtiques 2. Les monnaies à la croix, Editions de la BnF, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...240 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors monétaires 27. Monnayages de Francie, des derniers Carolingiens aux premiers Capétiens. Editions de la BnF, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930896v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03930890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies grecques d’Henri Seyrig au Cabinet des médailles</w:t>
               </w:r>
@@ -2484,514 +2484,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Séleucides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Arnold-Biucchi, M. Caccamo Caltabiano (éd.), Survey of Numismatic Research (2009-2013), Messine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.126-131, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors monétaires 26. Trésors romains de Gaule septentrionale. Editions de la BnF, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Séleucides</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. Arnold-Biucchi, M. Caccamo Caltabiano (éd.), Survey of Numismatic Research (2009-2013), Messine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.126-131, 2015</w:t>
+              <w:t xml:space="preserve">François Thierry, Monnaies chinoises. Vol. IV, des Liao aux Ming du Sud. Catalogue, BnF éditions, Paris, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaies de la Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Coulié, M. Filimonos (éd.), Rhodes, une île grecque aux portes de l’Orient, catalogue de l’exposition du Louvre, 14 Novembre 2014 - 9 février 2015, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.261-262, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attilio Mastrocinque, Les intailles magiques du département des Monnaies, médailles et antiques, BnF éditions, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Coins and Economic History in Hellenistic Syria, 6th – 1st century B.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R.J. van der Spek; B. van Leeuwen; J.L. van Zanden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Performance in Pre-industrial societies: the case of Babylonia (c. 600-60 BC) in comparative perspective. Proceedings of the “Academy Colloquium” held in Amsterdam under the Auspices of the Royal Netherlands Academy of Arts and Sciences, May 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.363-395, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étalons monétaires grecs : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Saliou (éd.) La mesure et ses usages dans l’Antiquité : la documentation archéologique, Dialogues d’Histoire ancienne supplément 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.102-123, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931640v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03931650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et circulation de la monnaie de bronze en Syrie</w:t>
               </w:r>
@@ -3186,173 +3186,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">’Interpretatio graeca’ et identité sémitique : les divinités sur les monnaies de Phénicie hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Belayche; J.-D. Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’oiseau et le poisson : cohabitations religieuses dans les mondes grec et romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Religions dans l’histoire, PUPS, pp.329-357, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerre et thésaurisation en Syrie hellénistique, IVe –Ier s. av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Th. Faucher; M.-C. Marcellesi; O. Picard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomisma : la circulation monétaire dans le monde grec antique : colloque international, Athènes, 14-17 avril 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulletin de Correspondance Hellénique. Suppl (53), École Française d’Athènes; De Boccard, pp.417-453, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931722v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03931717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor de Damanhour (IGCH 1664) et la circulation monétaire en Egypte hellénistique</w:t>
               </w:r>
@@ -4028,243 +4028,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le luxe en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF (MMA); IRAMAT-CEB CNRS-univ. Orléans; MDAA, Oct 2017, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of Alexander’s conquest on minted silver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Linked Open World: Alexander the Great, Transnational Heritage and the Semantic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031708v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02563827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysimachus Gold. Elemental Analysis of the Collection of the Bibliothèque nationale de France using LA-ICP-MS</w:t>
               </w:r>
@@ -5046,2521 +5046,2521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Didier Bruneel, Les secrets de l’or, Cherche Midi, Paris, 2011</w:t>
+                <w:t xml:space="preserve">L'avenir des études numismatiques, entre numérisation et corpus en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159 (2), pp.867-882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements monétaires en Syrie à l’époque achéménide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.125-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Evangéline Markou, L'or des rois de Chypre: numismatique et histoire à l'époque classique, Mélétèmata 64, Centre de recherches de l'Antiquité grecque et romaine, Fondation nationale de la recherche scientifique, Athènes, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.579-580</w:t>
+              <w:t xml:space="preserve">, 2015, pp.556-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Evangéline Markou, L'or des rois de Chypre: numismatique et histoire à l'époque classique, Mélétèmata 64, Centre de recherches de l'Antiquité grecque et romaine, Fondation nationale de la recherche scientifique, Athènes, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Didier Bruneel, Les secrets de l’or, Cherche Midi, Paris, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.556-559</w:t>
+              <w:t xml:space="preserve">, 2015, pp.579-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Le Rider et la Bibliothèque nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archicube </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17bis, pp.180-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'avenir des études numismatiques, entre numérisation et corpus en ligne</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Josette Elayi, Alain Gérard Elayi, The Coinage of the Phoenician City of Tyre in the Persian Period. (Orientalia Lovaniensia Analecta, 188). Editions Peteers, Leuven, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.563-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichissements du département des Monnaies, médailles et antiques, 2011-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Kind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Villela-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.86-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérisation des monnaies grecques de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du séminaire « Thésaurisation et chasse au trésor de l’Antiquité à nos jours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 168, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arados (Phénicie) au IIe siècle. Monnaie, expansionnisme et richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.63-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une trouvaille d'argentei de la première Tétrarchie provenant du Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.225-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statères de Pergame et les réquisitions d'Alexandre le Grand: l'apport d'un nouveau trésor (« Statères de Pergame 2004 »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François De Callataÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Monnaies et identités (169), pp.179-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigrane en Syrie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Charaktèr du Prince. Expressions monétaires du pouvoir en temps de troubles, 49, pp.167-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de V. Van Driessche, Des étalons pré-monétaires au monnayage de bronze, Etudes de métrologie grecque I, Louvain-la-Neuve, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.437-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaies et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.7-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux documents sur les essais de frappe de sapèques au Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.427-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rayons des Ptolémées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis P Iossif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharine C Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.197-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie V. Périodes achéménide, hellénistique, romaine et byzantine (2008-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.369-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arados (Phénicie) au IIe siècle : Monnaie, expansionnisme régional et richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Monnaies et identités (169), pp.63-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Seyrig et les antiquités syriennes à la Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 159 (2), pp.867-882</w:t>
+              <w:t xml:space="preserve">, 2011, 155 (2), pp.1063-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Josette Elayi, Alain Gérard Elayi, The Coinage of the Phoenician City of Tyre in the Persian Period. (Orientalia Lovaniensia Analecta, 188). Editions Peteers, Leuven, 2009</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conquête macédonienne : monnaie et mutations politiques en Transeuphratène occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.563-568</w:t>
+              <w:t xml:space="preserve">Transeuphratène : recherches pluridisciplinaires sur une province de l'Empire achéménide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.61-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie IV. Périodes achéménide, hellénistique, romaine et byzantine (2006-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48, pp.86-95</w:t>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.301-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...183 lines deleted...]
-                <w:t xml:space="preserve">François De Callataÿ</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux politiques de l’or. Séleucides et Lagides au IIIe s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laligant</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Monnaies et identités (169), pp.179-196. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, pp.71-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...438 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie V. Périodes achéménide, hellénistique, romaine et byzantine (2008-2009)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie III. Périodes achéménide, hellénistique, romaine et byzantine (2000-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.369-384</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 85, pp.347-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...618 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie IV. Périodes achéménide, hellénistique, romaine et byzantine (2006-2008)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Georges Le Rider, François de Callataÿ, Les Séleucides et les Ptolémées. L’héritage monétaire et financier d’Alexandre le Grand, Collection Champollion, Editions du Rocher, Paris, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87, pp.301-317</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 84, pp.339-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie III. Périodes achéménide, hellénistique, romaine et byzantine (2000-2005)</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Marguerite Spoerri Butcher, Roman Provincial Coinage. Volume VII. De Gordien Ier à Gordien III (238-244 après J.-C.). 1. Province d’Asie, The British Museum Press / Bibliothèque nationale de France, Londres / Paris, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 85, pp.347-376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.492⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84, pp.347-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Marguerite Spoerri Butcher, Roman Provincial Coinage. Volume VII. De Gordien Ier à Gordien III (238-244 après J.-C.). 1. Province d’Asie, The British Museum Press / Bibliothèque nationale de France, Londres / Paris, 2007</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">29.Compte rendu de Josette Elayi, Alain Gérard Elayi, Le monnayage de la cité phénicienne de Sidon à l’époque perse (Ve-IVe s. av. J.-C.), Supplément n° 11 à Transeuphratène, 2 vol., Gabalda, Paris, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 84, pp.347-348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.425⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84, pp.335-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Georges Le Rider, François de Callataÿ, Les Séleucides et les Ptolémées. L’héritage monétaire et financier d’Alexandre le Grand, Collection Champollion, Editions du Rocher, Paris, 2006</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Andrew Burnett, Michel Amandry, Iain Carradice, Roman Provincial Coinage. Vol. II. From Vespasian to Domitian (AD 69-96). Part I. Introduction and Catalogue. Part II. Indexes and Plates, British Museum Press/Bibliothèque nationale de France, Londres/Paris, 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 84, pp.339-341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.411⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 83, pp.314-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">29.Compte rendu de Josette Elayi, Alain Gérard Elayi, Le monnayage de la cité phénicienne de Sidon à l’époque perse (Ve-IVe s. av. J.-C.), Supplément n° 11 à Transeuphratène, 2 vol., Gabalda, Paris, 2004</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie - II. Périodes romaine et byzantine (1995-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 84, pp.335-338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.407⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 83, pp.283-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie numismatique de la Syrie - II. Périodes romaine et byzantine (1995-2000)</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Olivier Callot, Salamine de Chypre XVI. Les monnaies. Fouilles de la ville 1964-1974, Mission archéologique de Salamine de Chypre, Paris, De Boccard, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 83, pp.283-300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.258⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 83, pp.316-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931739v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03931740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation monétaire dans l’Orient séleucide : (Syrie, Phénicie, Mésopotamie, Iran)</w:t>
               </w:r>
@@ -7860,213 +7860,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’âme et la tôle : les premiers faux de l’histoire monétaire occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Core and the Gilding: the first fake coins in the Western world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le trésor de Lattaquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930905v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03930913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8194,50 +8194,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monnaies et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02365816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Charaktèr du Prince. Expressions monétaires du pouvoir en temps de troubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8246,165 +8354,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475089v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02365816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8559,51 +8559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02359563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glenn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat," TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meadows" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02364760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02359571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02559643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gozalbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sint&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wigg-Wolf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04306990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Villela-Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Callata&#255;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laligant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis P Iossif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine C Lorber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3173" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02492727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.411" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.285" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1478199" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02475089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02359563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glenn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat," TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meadows" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02364760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02359571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labordere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02559643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=Scripta+antiqua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gozalbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02565285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sint&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03031390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wigg-Wolf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04306990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Villela-Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02492727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Callata&#255;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laligant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3180" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3188" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis P Iossif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine C Lorber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3181" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3173" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.411" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.425" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.258" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.296" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1478199" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02475089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>