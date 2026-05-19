--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (144)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (146)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -307,9936 +307,10074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05551961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prétentions nouvelles en appel : office du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 05, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05622866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délai imparti pour l'exercice d'une tierce opposition à l'encontre d'un jugement d'adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05552268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la preuve déloyale en matière familiale : office du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 04, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition de l’enfant : les difficultés de mise en œuvre du droit d’être entendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frais scolaires et saisie-attribution : liquidité de la créance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure d'appel d'une décision relative à une ordonnance de protection est une procédure avec représentation obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04893725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement et contention : l’absence d’information systématique de la personne chargée de la protection juridique du majeur est inconstitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorité parentale : la demande d'astreinte n'est pas une prétention sur le fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05400486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités du droit du divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04893720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.368</w:t>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2025, pp.251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation de l'avocat au titre de l'aide juridictionnelle : dégressivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05030812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.633</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+              <w:t xml:space="preserve">, 2025, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.72</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t xml:space="preserve">, 2025, pp.560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.128</w:t>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 2025, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.251</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2025, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curatelle : l'appel à l'encontre d'une décision du juge des libertés et de la détention statuant sur une mesure de soins sans consentement est un acte personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04500905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de recevabilité d'une demande formée pour la première fois en appel dans le cadre d'une procédure de divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.8</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2024, 07 et 08, pp.364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04646183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.560</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2024, 05, pp.272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.305</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2024, 10, pp.491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04771330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie des droits de la défense d'un majeur protégé en cas de saisie immobilière pratiquée dans le cadre d'une enquête ou d'une instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité parentale : fixation des modalités d'exercice du droit de visite et principe de la contradiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.195</w:t>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+              <w:t xml:space="preserve">, 2024, 06, pp.327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04609919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curatelle : irrégularité d'une déclaration d'appel n'intimant pas le curateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04500904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification de la procédure civile : décret « Magicobus 1 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de recevabilité du recours en révision dans le cadre d'une procédure de divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus du droit d'agir en appel : le juge doit caractériser la faute de l'appelant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04500847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07 et 08, pp.364</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">, 2024, 01, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04398525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutelle : nullité d'une assignation non délivrée au tuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.272</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve">, 2024, 11, pp.539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04785331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.491</w:t>
-[...378 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+              <w:t xml:space="preserve">, 2024, 02, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.327</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2024, 04, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de l'appel d'un parent d'une personne admise en soins psychiatriques sans son consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04398581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curatelle et acte de disposition : contestation de l'authenticité de la signature du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique : Personnes et famille : chiffres de l'activité judiciaire en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du juge des référés saisi d'une demande d'expertise fondée sur l'article 145 c. pr. civ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation du dossier d'assistance éducative dans le cadre d'une procédure relative à l'exercice de l'autorité parentale et respect de la contradiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le majeur protégé doit être convoqué à l'audience dans le cadre d'une procédure de changement de tuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04035625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avis écrit du ministère public, partie jointe, doit être mis à la disposition des parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénaturation des conclusions et prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité en appel d'une demande de protection judiciaire formée par un jeune majeur étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Avena-Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.537</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.8</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">, 2023, 10, pp.480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recouvrement d'une pension alimentaire : étendue des pouvoirs du juge de l'exécution dans le cadre d'une saisie-attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce : conditions de la capitalisation des intérêts afférents à une prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourvoi formé contre une personne décédée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prorogation des mesures d'assistance éducative après la fin de l'état d'urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce : irrecevabilité du recours en révision en l'absence de preuve de la fraude d'un époux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04094252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce : dénaturation d'un écrit par le juge saisi d'une demande de prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04094250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques : Règlement amiable des litiges devant le tribunal judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.183</w:t>
-[...585 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+              <w:t xml:space="preserve">, 2023, 12, pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et acquiescement du ministère public dans le cadre d'une procédure relative à l'état civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide juridictionnelle en chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité d'un recours en révision en matière d'assistance éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance éducative : la déclaration d'appel peut être adressée au greffe via le RPVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violation par le juge du principe de la contradiction dans le cadre d'un litige successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04094261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Date d'application du taux d'intérêt légal majoré en cas de condamnation d'un époux au versement d'une prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l'action tendant à la fixation de la mise à prix d'un immeuble dont la licitation a été ordonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Avena-Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme allégé de la déclaration d'appel dans le cadre d'une procédure d'assistance éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Césure et audience de règlement amiable dans le cadre du procès civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de recevabilité d'une demande de prestation compensatoire formée pour la première fois en appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 06, pp.345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau plan de transformation numérique de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04035607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénaturation d'un écrit par le juge dans le cadre d'une procédure relative à l'exercice de l'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04094249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prononcé de l'adoption plénière de l'enfant du conjoint au cours d'une procédure de divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes et famille : chiffres de l'activité judiciaire en 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacement international d'enfant : le ministère public, partie principale, doit être présent à l'audience des débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité de la chose jugée dans le cadre d'un litige successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication à un parent des correspondances adressées par l'autre parent à un établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'obligation de récapitulation des conclusions dans le cadre d'une procédure de divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du juge en l'absence de comparution de l'intimé dans le cadre d'une action en recherche de paternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jugement de vente sur adjudication par licitation ne vaut pas titre d'expulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03899933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03812337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité en droit de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03538584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le cadre d'un divorce sur demande acceptée, un appel de tous les chefs du dispositif du jugement est recevable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités en matière de divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme allégé de la déclaration d'appel dans le cadre d'une procédure d'assistance éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03899900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interruption de l'instance et du délai de péremption dans le cadre d'un litige successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03812377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité d'un recours en révision à l'encontre d'un arrêt prescrivant des mesures provisoires dans le cadre d'une procédure de divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie portant sur un immeuble appartenant en propre à un époux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07, pp.392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrement et diffusion des audiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03641859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Agence française de l'adoption version 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03641865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03667638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Nicole Galy, fondatrice et présidente d'honneur de l'association Horizon parrainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffres-clés de la justice familiale : année 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication à un parent des correspondances adressées par l'autre parent à un établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice civile dans le rapport Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'enregistrement d'une audience à la visioaudience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité en droit de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délivrance d'un legs et mesure d'exécution forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03812370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrégularité de forme d'une requête en divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03899932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques : Le décret no 2021-1322 du 11 octobre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03431639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité en droit de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03387870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autres dispositions du décret du 11 octobre 2021 en dehors de l'appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03431640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité en droit de procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage judiciaire : recevabilité de l'appel à l'encontre du jugement d'adjudication d'un bien immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ex-concubin d'un majeur protégé n'a pas qualité pour interjeter appel d'une décision rendue par le juge des tutelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités en droit de la procédure familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03431636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État d'urgence sanitaire : l'adaptation, par voie d'ordonnance, des règles régissant le procès civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02543311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles dispositions relatives aux délais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02592713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la justice familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrès des notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Avena-Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Montourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...350 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane de Guillenchmidt Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...212 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...4410 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02999139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exigence de l'impartialité fonctionnelle du juge dans le contentieux de l'autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02999189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation des modalités d'exercice du droit de visite d'un parent dans le cadre de l'assistance éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 03, pp.182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02510023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles dispositions du code de procédure civile relatives au tribunal judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 01, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02487899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État d'urgence sanitaire : une nouvelle adaptation des règles régissant le procès civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03054545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle modification des règles régissant le procès civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03054547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions civiles réglementaires relatives au tribunal judiciaire et au juge des contentieux de la protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition de l'enfant en cours de délibéré et principe de la contradiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de procédure civile de la loi du 23 mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlèvement international d'enfant et fausse adresse : les conséquences procédurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation des modalités du droit de visite et principe de la contradiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi du 14 mars 2016 relative à la protection de l’enfant. Une réforme «impressionniste» (avec A. Gouttenoire), JCP 2016 éd. G., étude n° 479</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élévation du contentieux dans le cadre d’une procédure de rectification d’un acte d’état civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 propositions pour adapter la protection de l'enfance et l'adoption aux réalités d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 05, pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02262924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l'admission en qualité de pupille de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 09, pp.462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02262892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours à l'encontre de l'arrêté d'admission d'un enfant en qualité de pupille de l'État : inconstitutionnalité de l'article L. 224-8, alinéa 1er, du Code de l'action sociale et des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adoption simple n’est pas une « adoption à tout faire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau comparatif entre l'adoption simple et l'adoption plénière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12, pp.467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02262755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adoption simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12, pp.452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02262751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office du juge et réparations pécuniaires dans le cadre d'un divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29, pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02205169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge a-t-il le pouvoir d'appliquer d'office une règle d'ordre public de protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02204653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature du pouvoir du juge de rectifier un fondement juridique inadéquat invoqué par le demandeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 18, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02204449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle du juge sur le choix de la religion de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10246,98 +10384,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès du mineur au juge dans le cadre d’une procédure relative à l’autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accès au juge et les personnes vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kévin Castanier, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10347,262 +10485,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre public substantiel et office du juge : l’application d’office de la loi du 5 juillet 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRJS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Suzanne Carval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et anti-modèles dans le rôle du juge en matière contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T. REVET (dir.) Code civil et modèles - Des modèles du Code au Code comme modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge civil impartial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études offertes à Barthélemy Mercadal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10749,51 +10887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avena-Robardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Ambra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772997v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02592713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Montourcy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Guillenchmidt Guignot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boich&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451147v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451139v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262892v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515793v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05622866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515656v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avena-Robardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Ambra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02592713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Montourcy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Guillenchmidt Guignot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boich&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513567v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262924v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204653v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>